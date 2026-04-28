--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -372,274 +372,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wire feed speed and torch speed on the mechanical properties of wire arc additively manufactured stainless steel</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French dual and practical training approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Hernando-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063108⟩</w:t>
+              <w:t xml:space="preserve">Gradus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47833/2023.2.ART.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185329v1</w:t>
+                <w:t xml:space="preserve">hal-04690855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French dual and practical training approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of wire feed speed and torch speed on the mechanical properties of wire arc additively manufactured stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Arjunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47833/2023.2.ART.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4063108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690855v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t>
               </w:r>
@@ -1830,261 +1830,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actors' networks management for design co-ordination</w:t>
+                <w:t xml:space="preserve">CoCa: A tool for Analysing Collaborative Practices to Improve Design Process Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livier Serna</w:t>
+                <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zolghadri</w:t>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Minel</w:t>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (1), pp.67-71. </w:t>
+              <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.247-258, ISSN 1368-2148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-010-0115-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMTM.2011.039146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584951v1</w:t>
+                <w:t xml:space="preserve">hal-00415771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoCa: A tool for Analysing Collaborative Practices to Improve Design Process Management</w:t>
+                <w:t xml:space="preserve">Actors' networks management for design co-ordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Jared</w:t>
+                <w:t xml:space="preserve">Livier Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+                <w:t xml:space="preserve">Marc Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pol</w:t>
+                <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (3), pp.247-258, ISSN 1368-2148. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.67-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMTM.2011.039146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-010-0115-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415771v1</w:t>
+                <w:t xml:space="preserve">hal-00584951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche transdisciplinaire et systémique pour favoriser le changement dans l'entreprise</w:t>
               </w:r>
@@ -2360,90 +2360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of collaborative design processes into PLM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (4), pp.279-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2462,450 +2462,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product innovation through management of collaborative design in concurrent engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 2: methods and tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (2), pp.151-164</w:t>
+              <w:t xml:space="preserve">Journal of Design Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.146-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182796v1</w:t>
+                <w:t xml:space="preserve">hal-00182794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 2: methods and tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 1: sociotechnical and psychology studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Design Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 6 (2), pp.146-149</w:t>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182794v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 1: sociotechnical and psychology studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Analysing collaborative practices in design to support project managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Design Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (1), pp.1-4</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (7), pp.654-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182793v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing collaborative practices in design to support project managers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pol</w:t>
+                <w:t xml:space="preserve">Product innovation through management of collaborative design in concurrent engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (7), pp.654-668</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (2), pp.151-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182795v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Information System for Product Design Assistance based on Artificial Intelligence and Collaborative Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (3), pp.211-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Odinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,77 +3172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de pilotage pour favoriser la collaboration lors des processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (2), pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3267,77 +3267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumenter l'informel dans les phases amont des projets de conception innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (1), pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3375,51 +3375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information System Modelling Engineering Design Co-ordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (3), pp.317-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3457,51 +3457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner gestion des connaissances et gestion de projets innovants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3908,51 +3908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les concepts PLM dans un cadre de conception collaborative par une approche Apprentissage Par Problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,486 +4053,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABox Enrichment Through Semantic Data Recognition in Industrial Internet of Things</w:t>
+                <w:t xml:space="preserve">Enrichissement d’ontologies par la reconnaissance sémantique des données pour l'Internet Industriel des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Semantic Computing (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Feb 2023, Laguna Hills, CA, United States. pp.212-215, </w:t>
+              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC56153.2023.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60662/7evd-ra10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048615v1</w:t>
+                <w:t xml:space="preserve">hal-04204259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d’ontologies par la reconnaissance sémantique des données pour l'Internet Industriel des Objets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bauer</w:t>
+                <w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zina Boussaada</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thermy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières, Canada. </w:t>
+              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60662/7evd-ra10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60662/1ffd-sn52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204259v1</w:t>
+                <w:t xml:space="preserve">hal-04189413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+                <w:t xml:space="preserve">Vers l’aide au choix des paramètres de fabrication additive : application au procédé arc-fil (WAAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Thermy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023. Propulser la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189413v1</w:t>
+                <w:t xml:space="preserve">hal-04184068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’aide au choix des paramètres de fabrication additive : application au procédé arc-fil (WAAM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+                <w:t xml:space="preserve">ABox Enrichment Through Semantic Data Recognition in Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arun Arjunan</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023. Propulser la performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Semantic Computing (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Feb 2023, Laguna Hills, CA, United States. pp.212-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC56153.2023.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184068v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t>
               </w:r>
@@ -4763,252 +4763,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
+                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920852v1</w:t>
+                <w:t xml:space="preserve">hal-03671545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t>
+                <w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Arama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bidart, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03671545v1</w:t>
+                <w:t xml:space="preserve">hal-03920852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-Centred Design for digital twin to support decision-making for renovation of hospital building towards nZEB</w:t>
               </w:r>
@@ -5325,593 +5325,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+                <w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508749v1</w:t>
+                <w:t xml:space="preserve">hal-03481401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+                <w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE Supaéro, Jul 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03481401v1</w:t>
+                <w:t xml:space="preserve">hal-03508749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lorente</w:t>
+                <w:t xml:space="preserve">Modélisation de CPPS proposition d’un modèle générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14e Conférence Internationale Génie Industriel - QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508758v1</w:t>
+                <w:t xml:space="preserve">hal-03508711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de CPPS proposition d’un modèle générique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+                <w:t xml:space="preserve">Étude et mise en œuvre d’un cadre méthodologique outillé pour l’interopérabilité sémantique des données “produit”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence Internationale Génie Industriel - QUALITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées sur l'Interopérabilité des Applications d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès, Dec 2021, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508711v1</w:t>
+                <w:t xml:space="preserve">hal-03508732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et mise en œuvre d’un cadre méthodologique outillé pour l’interopérabilité sémantique des données “produit”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Bauer</w:t>
+                <w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Rincé</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Interopérabilité des Applications d'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès, Dec 2021, Alès, France</w:t>
+              <w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508732v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A usage model to enrich MDSEA approach</w:t>
               </w:r>
@@ -5986,1633 +5986,1685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision and Interoperability for design engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'exploitation d'un modèle produit-processus en réponse à appel d'offres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GA MDSEA/MSTB, Interop VLab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398379v1</w:t>
+                <w:t xml:space="preserve">hal-02268572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'exploitation d'un modèle produit-processus en réponse à appel d'offres</w:t>
+                <w:t xml:space="preserve">A Generic Knowledge-based Model for Commercial Offers : Towards a Unified Model to Configure Products, Services and PSS During Calls for Tenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268572v1</w:t>
+                <w:t xml:space="preserve">hal-02444003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche centrée-utilisateurs pour la conception de systèmes : cas d’un pilulier connecté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prise en compte des pratiques lors de changements technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">Conférence Data Value Chain In Science &amp; Territories, CODATA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris Val d'Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398370v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision dans les systèmes cyber-physiques et humains : application à l’élevage de précision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+                <w:t xml:space="preserve">Proposition d’une approche centrée-utilisateurs pour la conception de systèmes : cas d’un pilulier connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">16e colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268577v1</w:t>
+                <w:t xml:space="preserve">hal-02398370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des pratiques lors de changements technologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décision dans les systèmes cyber-physiques et humains : application à l’élevage de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Data Value Chain In Science &amp; Territories, CODATA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris Val d'Europe, France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398385v1</w:t>
+                <w:t xml:space="preserve">hal-02268577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Knowledge-based Model for Commercial Offers : Towards a Unified Model to Configure Products, Services and PSS During Calls for Tenders</w:t>
+                <w:t xml:space="preserve">A Methodology for Implementing a Product-Centred Bid Model for Suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rania Ayachi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICED 2019 - International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.1035-1044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02444003v1</w:t>
+                <w:t xml:space="preserve">hal-02238170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for Implementing a Product-Centred Bid Model for Suppliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrated Project-based learning approach for a multi-disciplinary engineering design course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 2019 - International Conference on Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">III European Scholarship Of Teaching And Learning Conference EuroSoTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bilbao, Spain. pp.247-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dsi.2019.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02238170v1</w:t>
+                <w:t xml:space="preserve">hal-02398365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated Project-based learning approach for a multi-disciplinary engineering design course</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-dimensional framework to promote innovation culture in a large size company: case of SNCF Réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pol</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koscielny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III European Scholarship Of Teaching And Learning Conference EuroSoTL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bilbao, Spain. pp.247-254</w:t>
+              <w:t xml:space="preserve">14th IFKAD Conference - Knowledge Ecosystems and Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398365v1</w:t>
+                <w:t xml:space="preserve">hal-02314822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional framework to promote innovation culture in a large size company: case of SNCF Réseau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décision / interopérabilité en ingénierie de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFKAD Conference - Knowledge Ecosystems and Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Matera, Italy</w:t>
+              <w:t xml:space="preserve">12es Journées sur l’Interopérabilité des Applications d’Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314822v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision / interopérabilité en ingénierie de la conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial Services Characterization for Bidding Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Journées sur l’Interopérabilité des Applications d’Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.295-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398384v1</w:t>
+                <w:t xml:space="preserve">hal-02317915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Services Characterization for Bidding Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision support in precision sheep farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri H. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical &amp; Human-Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC-PapersOnline, Vol. 51(34), Dec 2018, Miami (FL), United States. pp.236-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317915v1</w:t>
+                <w:t xml:space="preserve">hal-01973339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support in precision sheep farming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision and Interoperability for design engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical &amp; Human-Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop GA MDSEA/MSTB, Interop VLab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01973339v1</w:t>
+                <w:t xml:space="preserve">hal-02398379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche centrée usage pour accompagner l’introduction d’un outil numérique pour la prise en charge à domicile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le management de projet : une approche de la complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïalen Gélizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE; IMT Mines d'Albi, Jun 2018, Toulouse, France. 8p</w:t>
+              <w:t xml:space="preserve">86e congrès de l’ACFAS - Colloque 417 – La recherche en management de projet : des approches unidisciplinaires vers des approches multidisciplinaires et transdisciplinaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963639v1</w:t>
+                <w:t xml:space="preserve">hal-01792583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management de projet : une approche de la complexité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Remaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86e congrès de l’ACFAS - Colloque 417 – La recherche en management de projet : des approches unidisciplinaires vers des approches multidisciplinaires et transdisciplinaires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792583v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t>
+                <w:t xml:space="preserve">Proposal of a user-centred approach for CPS design: pillbox case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Abi Akle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical and Human Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC-PapersOnline, Vol. 51(34), Dec 2018, Miami (FL), United States. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973258v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de services industriels en réponse à appels d'offres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7667,215 +7719,163 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a user-centred approach for CPS design: pillbox case study</w:t>
+                <w:t xml:space="preserve">Une approche centrée usage pour accompagner l’introduction d’un outil numérique pour la prise en charge à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical and Human Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE; IMT Mines d'Albi, Jun 2018, Toulouse, France. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01973299v1</w:t>
+                <w:t xml:space="preserve">hal-01963639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer Supplier Relation</w:t>
+                <w:t xml:space="preserve">Configuration and Response to calls for tenders: an open bid configuration model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahim Sylla</w:t>
@@ -7910,859 +7910,859 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEM 2017 - 2017 International Conference on Industrial Engineering and Engineering Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1067-1071</w:t>
+              <w:t xml:space="preserve">19th Configuration Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655284v1</w:t>
+                <w:t xml:space="preserve">hal-01599329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l’efficience humaine pour pallier les limites du Lean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déploiement des solutions TIC en contexte HAD : une approche centrée usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pilniere</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve">JIAE 2017 10ème Journées sur l'Interopérabilité des Applications d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655230v1</w:t>
+                <w:t xml:space="preserve">hal-01630889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration and Response to calls for tenders: an open bid configuration model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+                <w:t xml:space="preserve">Knowledge Modelling for an Electrical PLM System in Aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bottecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Configuration Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.642-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599329v1</w:t>
+                <w:t xml:space="preserve">hal-01764200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement des solutions TIC en contexte HAD : une approche centrée usages</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Customer Supplier Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aldanondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAE 2017 10ème Journées sur l'Interopérabilité des Applications d'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tarbes, France</w:t>
+              <w:t xml:space="preserve">IEEM 2017 - 2017 International Conference on Industrial Engineering and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1067-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630889v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Modelling for an Electrical PLM System in Aeronautics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de l’efficience humaine pour pallier les limites du Lean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Diaz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12e congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764200v1</w:t>
+                <w:t xml:space="preserve">hal-01655230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Remaci</w:t>
+                <w:t xml:space="preserve">Contribution à l'accompagnement de l'innovation organisationnelle dans un projet d'évolution vers un système d'information collaboratif et distribué. Application au contexte du home care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guerre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">JIAE 2016 9ème Journées sur l'Interopérabilité des Applications d'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Castres et Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333366v1</w:t>
+                <w:t xml:space="preserve">hal-01630883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'accompagnement de l'innovation organisationnelle dans un projet d'évolution vers un système d'information collaboratif et distribué. Application au contexte du home care</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des situations de travail dans une démarche de prévention des risques professionnels : proposition d’une méthodologie d’apprentissage à destination des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Minel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAE 2016 9ème Journées sur l'Interopérabilité des Applications d'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Castres et Albi, France</w:t>
+              <w:t xml:space="preserve">84e congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630883v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des situations de travail dans une démarche de prévention des risques professionnels : proposition d’une méthodologie d’apprentissage à destination des acteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Remaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pilniere</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84e congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331412v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Remaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8813,51 +8813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.475-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Abi Akle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9547,51 +9547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latortue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10031,51 +10031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Beaujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10116,191 +10116,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pour l'étude de l'interopérabilité d'entreprise en conception de produits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de la gestion des compétences dans le pilotage couplé de la conception système-projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de Génie Industriel CIGI2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.18-25</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.26-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656652v1</w:t>
+                <w:t xml:space="preserve">hal-00656650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la gestion des compétences dans le pilotage couplé de la conception système-projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation pour l'étude de l'interopérabilité d'entreprise en conception de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vicien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pilnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de Génie Industriel CIGI2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.26-33</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.18-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656650v1</w:t>
+                <w:t xml:space="preserve">hal-00656652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche transdisciplinaire et systémique pour favoriser le changement dans l'entreprise</w:t>
               </w:r>
@@ -10362,351 +10362,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'interopérabilité d'entreprise à l'interopérabilité des systèmes PLM : ébauche d'une méthodologie de type MDI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Romain</w:t>
+                <w:t xml:space="preserve">IT Vendor perspective: Integration of requirements engineering tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Beaujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées STP GDR-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, France</w:t>
+              <w:t xml:space="preserve">IDMME - VIrtual COncept 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.38, ISBN 978-2-8178-0169-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584986v1</w:t>
+                <w:t xml:space="preserve">hal-00541092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHODOLOGICAL TOOLS INTEGRATION FOR ENGINEERING DESIGN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+                <w:t xml:space="preserve">De l'interopérabilité d'entreprise à l'interopérabilité des systèmes PLM : ébauche d'une méthodologie de type MDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Beaujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE - DESIGN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Dubrovnik, Croatia. pp.63-79, ISBN 978-953-7738-04-4</w:t>
+              <w:t xml:space="preserve">Journées STP GDR-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584971v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IT Vendor perspective: Integration of requirements engineering tools</w:t>
+                <w:t xml:space="preserve">METHODOLOGICAL TOOLS INTEGRATION FOR ENGINEERING DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Beaujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - VIrtual COncept 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.38, ISBN 978-2-8178-0169-8</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE - DESIGN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Dubrovnik, Croatia. pp.63-79, ISBN 978-953-7738-04-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541092v1</w:t>
+                <w:t xml:space="preserve">hal-00584971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to design MDI (Model Driven Interoperability) at the Top and Bottom CIM (Computational Independent Model) level</w:t>
               </w:r>
@@ -10807,217 +10807,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche transdisciplinaire et systémique pour initier le changement dans l'entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pilnière</w:t>
+                <w:t xml:space="preserve">Management of design system in a collaborative design environment thanks to PEGASE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Journées de Projectique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bidart (France) et Saint Sébastien (Espagne), France</w:t>
+              <w:t xml:space="preserve">1st Int. Conf. on Modelling and Management of Engineering Processes (MMEP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, United Kingdom. pp.189-200, ISBN 978-1-84996-199-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536885v1</w:t>
+                <w:t xml:space="preserve">hal-00584963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of design system in a collaborative design environment thanks to PEGASE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Une approche transdisciplinaire et systémique pour initier le changement dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pilnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Int. Conf. on Modelling and Management of Engineering Processes (MMEP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, United Kingdom. pp.189-200, ISBN 978-1-84996-199-8</w:t>
+              <w:t xml:space="preserve">XVIe Journées de Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bidart (France) et Saint Sébastien (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584963v1</w:t>
+                <w:t xml:space="preserve">hal-00536885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a tabletop-based collaborative environment to enhance direct interactions between designers</w:t>
               </w:r>
@@ -11098,51 +11098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthodologie de modélisation pour la spécification de services collaboratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2es Journées sur l'Interopérabilité des Applications d'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11180,51 +11180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards PLM interoperability between aeronautical partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.163-172, ISBN 0-907776-49-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11243,1370 +11243,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie projet et maquette numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ULM Usage Lifecycle Management improving product/service innovation and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chapotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PLM AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">EXPPAND'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp. 125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357612v1</w:t>
+                <w:t xml:space="preserve">hal-00334648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new strategic approach in PLM, Usage Lifecycle Management (ULM) to redesign and innovate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chapotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, North Korea. pp.ID 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ULM Usage Lifecycle Management improving product/service innovation and design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chapotot</w:t>
+                <w:t xml:space="preserve">Analysing collaboration in order to propose a framework for supporting management of co-design network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
+                <w:t xml:space="preserve">Marc Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXPPAND'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp. 125-132</w:t>
+              <w:t xml:space="preserve">EUROPEAN RESEARCH in INNOVATION and MANAGEMENT ALLIANCE - ERIMA 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Porto, Portugal. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334648v1</w:t>
+                <w:t xml:space="preserve">hal-00357597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing collaboration in order to propose a framework for supporting management of co-design network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Minel</w:t>
+                <w:t xml:space="preserve">A PLM approach integrating &amp;quot;usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chapotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zolghadri</w:t>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN RESEARCH in INNOVATION and MANAGEMENT ALLIANCE - ERIMA 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Porto, Portugal. pp.Cd-Rom</w:t>
+              <w:t xml:space="preserve">Design'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp. 327-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357597v1</w:t>
+                <w:t xml:space="preserve">hal-00334665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLM approach integrating &amp;quot;usage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">analysing collaboration in a worlwide company co-design network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp. 327-334</w:t>
+              <w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (Exppand08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp.Cd-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334665v1</w:t>
+                <w:t xml:space="preserve">hal-00357595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">analysing collaboration in a worlwide company co-design network</w:t>
+                <w:t xml:space="preserve">Actors' networks management to set up design teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (Exppand08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp.Cd-Rom</w:t>
+              <w:t xml:space="preserve">VirtualConcept Idmme2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357595v1</w:t>
+                <w:t xml:space="preserve">hal-00320117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actors' networks management to set up design teams</w:t>
+                <w:t xml:space="preserve">Pédagogie projet et maquette numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VirtualConcept Idmme2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.12</w:t>
+              <w:t xml:space="preserve">Journée PLM AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320117v1</w:t>
+                <w:t xml:space="preserve">hal-00357612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEGASE: a prototype of software to manage design system in a collaborative design environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISPE, International Conference on Concurrent Engineering, CE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sao Jose dos Campos, Brazil. pp. 597 - 604</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174450v1</w:t>
+                <w:t xml:space="preserve">hal-00174451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t>
+                <w:t xml:space="preserve">Managing collaboration for improving design co-ordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Plagne, France</w:t>
+              <w:t xml:space="preserve">ERIMA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Bidart, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174451v1</w:t>
+                <w:t xml:space="preserve">hal-00182799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing collaboration for improving design co-ordination</w:t>
+                <w:t xml:space="preserve">Expérimentation d'un environnement de travail pour la conduite de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Graham Jared</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIMA'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Bidart, France. pp.0</w:t>
+              <w:t xml:space="preserve">10ème colloque PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182799v1</w:t>
+                <w:t xml:space="preserve">hal-00357620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d'un environnement de travail pour la conduite de la conception</w:t>
+                <w:t xml:space="preserve">From collaborative practices analysis to improvements in the definition of PDM workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Girard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Jared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Design 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357620v1</w:t>
+                <w:t xml:space="preserve">hal-00182798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting collaboration in product design through PLM system customization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite de la conception et systèmes PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Italy. pp.21-30</w:t>
+              <w:t xml:space="preserve">Journées STP GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165812v1</w:t>
+                <w:t xml:space="preserve">hal-00357613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite de la conception et systèmes PLM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting collaboration in product design through PLM system customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées STP GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Italy. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357613v1</w:t>
+                <w:t xml:space="preserve">hal-00165812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From collaborative practices analysis to improvements in the definition of PDM workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEGASE: a prototype of software to manage design system in a collaborative design environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Design 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">14th ISPE, International Conference on Concurrent Engineering, CE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sao Jose dos Campos, Brazil. pp. 597 - 604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182798v1</w:t>
+                <w:t xml:space="preserve">hal-00174450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPPOP: an open source collaborative design platform to link product, design process and industrial organisation information</w:t>
               </w:r>
@@ -12881,77 +12881,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for analysing collaborative practices in project design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC International SYmposium, INCOM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.709-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13071,77 +13071,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative practices analysis in design teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEDM'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13160,407 +13160,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards PLM implementation method in SME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Prerequisites for the implementation of a product data and process management tool in SME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pol</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Engineering Design, ICED05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Australia</w:t>
+              <w:t xml:space="preserve">ICED'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184731v1</w:t>
+                <w:t xml:space="preserve">hal-00183422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prerequisites for the implementation of a product data and process management tool in SME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Controlling Collaboration for Engineering Design Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">IMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183422v1</w:t>
+                <w:t xml:space="preserve">hal-00183437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Collaboration for Engineering Design Coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards PLM implementation method in SME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">15th International Conference on Engineering Design, ICED05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183437v1</w:t>
+                <w:t xml:space="preserve">hal-00184731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le pilotage de la collaboration en conception de produits : cas d'étude d'une PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13585,90 +13585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From PDM systems to integrated project management systems: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Jared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.451-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13706,64 +13706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Combine Information System and Artificial Intelligence Tools for Product Design Assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13795,623 +13795,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an Integrated Organisation and Process Tool for Engineering Design Co-ordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are Early Informal Design Phases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nowak</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Challenges 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Vienne, Austria. pp.1293-1300</w:t>
+              <w:t xml:space="preserve">COOP04' (International Conference on the Design of Cooperative system)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, French Riviera, France. pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184734v1</w:t>
+                <w:t xml:space="preserve">hal-00204263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management and Support Environment in Early Phases of Design Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative tools for innovation support in early product design phases: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Anglada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International 24th Computers and Information in Engineering (CIE) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">8th International Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184732v1</w:t>
+                <w:t xml:space="preserve">hal-00184735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phases informelles en amont des projets de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ERGO'IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are Early Informal Design Phases?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of an Integrated Organisation and Process Tool for Engineering Design Co-ordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pol</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOP04' (International Conference on the Design of Cooperative system)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, French Riviera, France. pp.119-122</w:t>
+              <w:t xml:space="preserve">e-Challenges 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Vienne, Austria. pp.1293-1300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204263v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative tools for innovation support in early product design phases: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Management and Support Environment in Early Phases of Design Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anglada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">ASME International 24th Computers and Information in Engineering (CIE) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184735v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of annotation functionality in PDM tools to foster collaborative design processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME 2004 (International Conference on Integrated Design and Manufacturing in Mechanical Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. Cd Rom proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14430,299 +14430,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-operation and co-ordination during the design process: empirical studies and characterisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Virtual Reality Integration into Collaborative Design Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Bareigts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International CIRP Design Seminar, CIRP 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Virtual Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Biarritz, France. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131535v1</w:t>
+                <w:t xml:space="preserve">hal-01430924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de la coopération et de la coordination lors des processus de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès international de Génie Industriel, CIGI 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Virtual Reality Integration into Collaborative Design Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-operation and co-ordination during the design process: empirical studies and characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bareigts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Concept</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Biarritz, France. pp.86-91</w:t>
+              <w:t xml:space="preserve">International CIRP Design Seminar, CIRP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430924v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14854,51 +14854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation for Innovation during Early Informal Design Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15121,51 +15121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcelo M. Soares; Francisco Rebelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics in Design: Methods and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press pp.315-333, 2016, 9781498760706. </w:t>
@@ -15311,90 +15311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of a Design System in a Collaborative Design Environment Using PEGASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heisig, Peter, Clarkson, P. John, Vajna, Sandor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and management of engineering processes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, pp.189-200, 2010, Proceedings of the 1st International Conference on Modelling and Management of Engineering Processes 2010, 978-1-84996-198-1. </w:t>
@@ -15566,51 +15566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Huyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conception industrielle de produits, volume 1, management des hommes, des projets et des informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Sciences Publishing, Lavoisier, pp.199-284, 2008, Productique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15747,51 +15747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Yannou, M. Bigand, T. Gidel, C. Merlo et J-P. Vaudelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, pp.207-232, 2008, Collection Productique</w:t>
@@ -15820,90 +15820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Studies in Engineering Design and Health Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Bareigts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Tichkiewitch and D. Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Tools for Co-operative and Integrated Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KLUWER Academic Publishers, pp.385-396, 2004</w:t>
@@ -15945,51 +15945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des connaissances pour la conduite de la conception de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité IC2, Gestion dynamique des connaissances industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Hermès-Lavoisier, pp.279-297, 2004, sous la direction de Benoît Eynard, Muriel Lombard, Nada Matta et Jean Renaud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16046,51 +16046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAIN Multiplier Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chapotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16151,151 +16151,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information supports aux acteurs de la conception</w:t>
+                <w:t xml:space="preserve">Systèmes d'information supports aux acteurs, en conduite de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre. Ecole Doctorale des Sciences Physiques et de l'Ingénieur - Université Bordeaux 1, 2009</w:t>
+              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Sciences et Technologies - Bordeaux I, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01331585v1</w:t>
+                <w:t xml:space="preserve">tel-00399589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information supports aux acteurs, en conduite de la conception</w:t>
+                <w:t xml:space="preserve">Systèmes d'information supports aux acteurs de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Sciences et Technologies - Bordeaux I, 2009</w:t>
+              <w:t xml:space="preserve">Autre. Ecole Doctorale des Sciences Physiques et de l'Ingénieur - Université Bordeaux 1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00399589v2</w:t>
+                <w:t xml:space="preserve">tel-01331585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16371,51 +16371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11698A7A"/>
+    <w:nsid w:val="D972E2DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16602,51 +16602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-merlo-64" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7010-306X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47833/2023.2.ART.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arz Wehbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Azoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Badets" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0425" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghlami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atour Taghipour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2016.078686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vicien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.774484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livier Serna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0115-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Jared" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2011.039146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.007.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cieutat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0051-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Odinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Subramaniam Anbuchezhian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC56153.2023.00041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/7evd-ra10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Bikai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinc&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398370v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fallourd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398385v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398365v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398384v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792583v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boigey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331412v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cianni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pilniere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_79" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaujon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82860" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656652v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Romain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grandin-Dubost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazajous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536885v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334648v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320117v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165812v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182798v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357614v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182801v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183437v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184732v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184737v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204263v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bareigts" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430931v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357589v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaudelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ruiz-De-La-Torre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rio-Belver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Guevara-Ramirez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27915-7_71" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382887v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315367668-21" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_16" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-199-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357594v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Huyet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098660v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01331585v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399589v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-merlo-64" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7010-306X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47833/2023.2.ART.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arz Wehbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Azoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Badets" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0425" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghlami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atour Taghipour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2016.078686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vicien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.774484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Jared" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2011.039146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livier Serna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0115-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.007.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cieutat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0051-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Odinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Subramaniam Anbuchezhian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/7evd-ra10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC56153.2023.00041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Bikai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fallourd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boigey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630883v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cianni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pilniere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_79" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaujon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82860" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Romain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grandin-Dubost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazajous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334675v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165812v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357614v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182801v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglada" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430924v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131535v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bareigts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357589v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaudelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ruiz-De-La-Torre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rio-Belver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Guevara-Ramirez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27915-7_71" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382887v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315367668-21" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_16" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-199-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357594v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Huyet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098660v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399589v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01331585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>