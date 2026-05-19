--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,16316 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16264 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Merlo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Christophe MERLOProfesseur en Ingénierie de la Conception et des Systèmes Industriels</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-merlo-64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7010-306X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079158552</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jgQNsboAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement professeur de l'ESTIA en Ingénierie de la Conception et des Systèmes Industriels (CNU 60) depuis 2017, où je co-anime un axe de recherche pluridisciplinaire sur l'étude, la conception et le prototypage de &amp;quot;Systèmes Technologiques et Humains&amp;quot;, ce qui recouvre un ensemble de sujets liés à l'IoT, les systèmes cyber-physiques, la gestion de l'énergie, l'aide à la prise de décision et les transformations dans les organisations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés caractérisant ma recherche : Conduite de la conception, performance du système de conception, ingénirie des systèmes, modélisation des processus industriels, modélisation des connaissances en conception de produit, systèmes d’information, gestion du cycle de vie d'un système (PLM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESTIA, Ecole Supérieure des Technologies Industrielles Avancées, est une école d'ingénieurs généralistes trilingues, située à Bidart (64). Après 9 années dans le transfert de technologie comme consultant en CAO/CFAO/PLM, j'ai rejoint l'équipe ESTIA RECHERCHE en 1999 et j'ai soutenu ma thèse de doctorat en 2003 à l'Université de Bordeaux, au sein du laboratoire IMS - UMR 5218. J'ai soutenu mon HDR en 2009 et j'ai été membre de l'IMS de 2009 à 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De janvier 2010 à janvier 2013, j'ai été responsable d'une première équipe pluridisciplinaire, combinant sciences de l'ingénieur et sciences humaines et sociales. L'objectif était de développer des approches conjointes pour supporter l'innovation et l'accompagnement au changement par de la recherche-action auprès des organisations. J'ai ensuite été responsable des études du cycle ingénieur de l'ESTIA de 2013 à 2017. Je suis actuellement responsable pédagogique de 2 voies de dernière du cycle ingénieur de l'ESTIA : IPS Ingénierie Porduits-Systèmes, et &amp;quot;Usine du Futur&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maturity assessment model for metal additive manufacturing: additive manufacturing readiness levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terrenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Arjunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2571203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wire feed speed and torch speed on the mechanical properties of wire arc additively manufactured stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terrenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Arjunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-44. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French dual and practical training approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47833/2023.2.ART.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessye dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Covid-19 Virus on the Progress of Industrial Companies in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arz Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Azoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Research in Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIEM: a methodology to deploy a knowledge-based system to support bidding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107638. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2021.107638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product⋎service system configuration: a generic knowledge-based model for commercial offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (4), pp.1021-1040. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1714090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Trends of Selection Criteria for Industrial Suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arz Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Azoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Research in Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Trends of Selection Criteria for Industrial Suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arz Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Azoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific Research in Computer Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling project and system criteria for design coordination: A focus on competences management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arz Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data and Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’efficience humaine pour pallier les limites du Lean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie industriel et productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of divergent production network using decentralised multi-level capacitated lot-sizing models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atour Taghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Shipping and Transport Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.590-604. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTL.2016.078686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaizen en contexte Lean : La santé des opérateurs mise à mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Modelling Methodology for Product Design Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vicien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.100-120. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.774484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors' networks management for design co-ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livier Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-010-0115-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCa: A tool for Analysing Collaborative Practices to Improve Design Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (3), pp.247-258, ISSN 1368-2148. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2011.039146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche transdisciplinaire et systémique pour favoriser le changement dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Projectics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.63-73, ISSN : 2031-9703, ISBN 9782804165222. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.007.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Centered Approach for a Tabletop-Based Collaborative Design Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strojniški vestnik = Journal of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (11), pp.754-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of collaborative design processes into PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New AR Interaction Paradigm for Collaborative TeleAssistance system: The P.O.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cieutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (1), pp.35-40. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-008-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 2: methods and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 1: sociotechnical and psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing collaborative practices in design to support project managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.654-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product innovation through management of collaborative design in concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Information System for Product Design Assistance based on Artificial Intelligence and Collaborative Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (3), pp.211-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared implementations of PDM systems based on UML specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Odinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.52-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation des typologies d'objets pour la décomposition produit au sein des outils PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Odinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Girouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCFAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (4), pp.409-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System Modelling Engineering Design Co-ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (3), pp.317-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de pilotage pour favoriser la collaboration lors des processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter l'informel dans les phases amont des projets de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination en ingénierie de la conception : mise en œuvre d'un système multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitique, Cepadues Editions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner gestion des connaissances et gestion de projets innovants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les concepts PLM dans un cadre de conception collaborative par une approche Apprentissage Par Problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMA: a multi-agent digital twin to support collaboration in helicopter engine maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed Energy Deposition processes, towards sustainable manufacturing performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terrenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Arjunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eu4Dual Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eu4Dual, Apr 2025, San Sebastian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUSTRY 5.0: TOWARDS A MORE SUSTAINABLE HUMAN CENTRIC FACTORY OF THE FUTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puviyarasu Subramaniam Anbuchezhian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Dual Higher Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU4DUAL-European Dual Studies University, Apr 2024, Valletta, Malta. pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la décision collaborative grâce à un jumeau numérique du système sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/1ffd-sn52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement d’ontologies par la reconnaissance sémantique des données pour l'Internet Industriel des Objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/7evd-ra10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’aide au choix des paramètres de fabrication additive : application au procédé arc-fil (WAAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terrenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Arjunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2023. Propulser la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABox Enrichment Through Semantic Data Recognition in Industrial Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Semantic Computing (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2023, Laguna Hills, CA, United States. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC56153.2023.00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach of decision support system for drift diagnosis in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPOSITION D’UNE APPROCHE D’AIDE A LA DECISION DANS LE PROCESSUS DE DIAGNOSTIC D’UNE DERIVE DANS LE CPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical System Digital Twin as an Organizational-enhancer applied to Helicopter Engines Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM55944.2022.9989843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le développement d'une gamme opératoire pour la fabrication additive métallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Terrenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Arjunan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique CFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Centred Design for digital twin to support decision-making for renovation of hospital building towards nZEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Bikai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Ecole d’Ingénierie Système de l’AFIS, Alès, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a digital twin for collaborative decision-making, based on a multi-agent system: application to prescriptive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thermy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Nov 2021, San Diego, United States. pp.Pages 109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision pour le pilotage des CPPS : Application au traitement de la dérive d'un procédé de production continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Vituelles SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE Supaéro, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de CPPS proposition d’un modèle générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Arama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Laguna Salvadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Conférence Internationale Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et mise en œuvre d’un cadre méthodologique outillé pour l’interopérabilité sémantique des données “produit”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur l'Interopérabilité des Applications d'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès, Dec 2021, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un jumeau numérique pour la prise de décision collaborative, basé sur un système multi-agent : application à la maintenance prescriptive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Andre Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Virtuelles SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE-Supaéro, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A usage model to enrich MDSEA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th INTERNATIONAL CONFERENCE ON INTEROPERABILITY FOR ENTERPRISE SYSTEMS AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une approche centrée-utilisateurs pour la conception de systèmes : cas d’un pilulier connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fallourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision dans les systèmes cyber-physiques et humains : application à l’élevage de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Knowledge-based Model for Commercial Offers : Towards a Unified Model to Configure Products, Services and PSS During Calls for Tenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2019 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Macao, China. 5 p., </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM44572.2019.8978790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des pratiques lors de changements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Data Value Chain In Science &amp; Territories, CODATA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris Val d'Europe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'exploitation d'un modèle produit-processus en réponse à appel d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA 2019 - 13th International Conference CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Implementing a Product-Centred Bid Model for Suppliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2019 - International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.1035-1044, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-dimensional framework to promote innovation culture in a large size company: case of SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFKAD Conference - Knowledge Ecosystems and Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated Project-based learning approach for a multi-disciplinary engineering design course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Scholarship Of Teaching And Learning Conference EuroSoTL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bilbao, Spain. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Services Characterization for Bidding Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 - 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décision / interopérabilité en ingénierie de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées sur l’Interopérabilité des Applications d’Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support in precision sheep farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical &amp; Human-Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC-PapersOnline, Vol. 51(34), Dec 2018, Miami (FL), United States. pp.236-241, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision and Interoperability for design engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GA MDSEA/MSTB, Interop VLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d’un système Power to Methan et Gestion de l’énergie associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Workshop on Smart Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de projet : une approche de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïalen Gélizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boigey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86e congrès de l’ACFAS - Colloque 417 – La recherche en management de projet : des approches unidisciplinaires vers des approches multidisciplinaires et transdisciplinaires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de services industriels en réponse à appels d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines Albi, Jun 2018, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a user-centred approach for CPS design: pillbox case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Llaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Conference on Cyber-Physical and Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC-PapersOnline, Vol. 51(34), Dec 2018, Miami (FL), United States. pp.196-201, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche centrée usage pour accompagner l’introduction d’un outil numérique pour la prise en charge à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'18 - 12ème Conférence internationale de Modélisation, Optimisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE; IMT Mines d'Albi, Jun 2018, Toulouse, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration and Response to calls for tenders: an open bid configuration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Configuration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des solutions TIC en contexte HAD : une approche centrée usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIAE 2017 10ème Journées sur l'Interopérabilité des Applications d'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Modelling for an Electrical PLM System in Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bottecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.642-654, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’efficience humaine pour pallier les limites du Lean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Supplier Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahim Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aldanondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2017 - 2017 International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Singapore, Singapore. pp.1067-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'accompagnement de l'innovation organisationnelle dans un projet d'évolution vers un système d'information collaboratif et distribué. Application au contexte du home care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIAE 2016 9ème Journées sur l'Interopérabilité des Applications d'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Castres et Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des situations de travail dans une démarche de prévention des risques professionnels : proposition d’une méthodologie d’apprentissage à destination des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Focus on Power to Gas process, EMR modelling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Conversion and Intelligent Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level activity analysis for home healthcare ICT tool redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Electricity conversion and storage: Energy management of Power to Gas plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Remaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hacala-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Virtual Concept Workshop on INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention conjointe SPI – SHS au service de la performance d’une organisation de soins à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProjecticSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ifross, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'étude de l'interopérabilité des organisations de conception : des résultats scientifiques à la mise en œuvre de modules de formation pour des publics hétérogènes, ingénieurs généralistes et développeurs SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Vers des Plateformes pédagogiques Interopérabilité &amp; PLM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Montreuil, May 2015, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-centered and collaborative company: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL CONCEPT INTERNATIONAL WORKSHOP ON INDUSTRIE 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vicomtech, Nov 2015, Donostia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for User Centered Design of Interfaces for Seniors in the Context of Health Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Human Factors and Ergonomics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cracovie, Poland. pp.647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche Lean : vers une approche de la performance qui intègre le fonctionnement de l'Homme au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECTICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTIA, Oct 2014, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regulation mechanism based on work activity to improve Lean approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIP Working Group 5.7, Sep 2014, ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new performance model integrating Health and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, biarritz, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic approach to management of innovation : a home care case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Competence Management into a Coupled Project-System Design Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arz Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rhodes, Greece. pp.630-637, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40352-1_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité et Hospitalisation à Domicile : point de vue d'usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIAE 2012 5e Journées sur l'Interopérabilité des Applications d'Entrerise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating competence management into a coupled project-system design management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arz Wehbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilniere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practices assessment in requirements engineering tools integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beaujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, France. pp. 473-482, ISBN: 978-0-7918-4486-1, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'entreprise et PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de Modélisation d'Entreprise d'Arcachon - Modélisation pour l'ingénierie d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la gestion des compétences dans le pilotage couplé de la conception système-projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel CIGI2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'étude de l'interopérabilité d'entreprise en conception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vicien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel CIGI2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'interopérabilité d'entreprise à l'interopérabilité des systèmes PLM : ébauche d'une méthodologie de type MDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées STP GDR-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGICAL TOOLS INTEGRATION FOR ENGINEERING DESIGN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beaujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE - DESIGN 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dubrovnik, Croatia. pp.63-79, ISBN 978-953-7738-04-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Vendor perspective: Integration of requirements engineering tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beaujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME - VIrtual COncept 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.38, ISBN 978-2-8178-0169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche transdisciplinaire et systémique pour favoriser le changement dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journées de Projectique : Innovation soutenable, management et développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, San Sebastien, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design MDI (Model Driven Interoperability) at the Top and Bottom CIM (Computational Independent Model) level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Doumeingts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Grandin-Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazajous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software &amp; Applications - IESA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United Kingdom. pp.ISBN 978-1-84996-256-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of design system in a collaborative design environment thanks to PEGASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Int. Conf. on Modelling and Management of Engineering Processes (MMEP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United Kingdom. pp.189-200, ISBN 978-1-84996-199-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche transdisciplinaire et systémique pour initier le changement dans l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pilnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Journées de Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bidart (France) et Saint Sébastien (Espagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a tabletop-based collaborative environment to enhance direct interactions between designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMCE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ancona, Italy. pp.447-460, ISBN: 978 - 90 - 5155 - 060 - 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de modélisation pour la spécification de services collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Journées sur l'Interopérabilité des Applications d'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards PLM interoperability between aeronautical partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.163-172, ISBN 0-907776-49-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULM Usage Lifecycle Management improving product/service innovation and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPPAND'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp. 125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategic approach in PLM, Usage Lifecycle Management (ULM) to redesign and innovate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, North Korea. pp.ID 218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing collaboration in order to propose a framework for supporting management of co-design network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN RESEARCH in INNOVATION and MANAGEMENT ALLIANCE - ERIMA 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Porto, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLM approach integrating &amp;quot;usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp. 327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actors' networks management to set up design teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VirtualConcept Idmme2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">analysing collaboration in a worlwide company co-design network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Product and Process Analysis aNd Design (Exppand08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie projet et maquette numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PLM AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting collaboration in product design through PLM system customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Italy. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From collaborative practices analysis to improvements in the definition of PDM workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite de la conception et systèmes PLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées STP GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaboration for improving design co-ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bidart, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un environnement de travail pour la conduite de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: a prototype of software to manage design system in a collaborative design environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ISPE, International Conference on Concurrent Engineering, CE2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sao Jose dos Campos, Brazil. pp. 597 - 604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RNTL IPPOP : montage du projet et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées STP GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPPOP: an open source collaborative design platform to link product, design process and industrial organisation information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debarbouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet RNTL IPPOP : résultats et plateforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées STP GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'utilisation de Windchill ProjectLink dans le cadre de projets multi-sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée REX-PLM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Chatenay Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for analysing collaborative practices in project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International SYmposium, INCOM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.709-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative practices analysis in design teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEDM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards PLM implementation method in SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Engineering Design, ICED05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerequisites for the implementation of a product data and process management tool in SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Collaboration for Engineering Design Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PDM systems to integrated project management systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.451-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le pilotage de la collaboration en conception de produits : cas d'étude d'une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Integrated Organisation and Process Tool for Engineering Design Co-ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nowak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Challenges 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Vienne, Austria. pp.1293-1300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management and Support Environment in Early Phases of Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International 24th Computers and Information in Engineering (CIE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are Early Informal Design Phases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP04' (International Conference on the Design of Cooperative system)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, French Riviera, France. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative tools for innovation support in early product design phases: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases informelles en amont des projets de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Combine Information System and Artificial Intelligence Tools for Product Design Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of annotation functionality in PDM tools to foster collaborative design processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004 (International Conference on Integrated Design and Manufacturing in Mechanical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. Cd Rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la coopération et de la coordination lors des processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel, CIGI 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Virtual Reality Integration into Collaborative Design Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Biarritz, France. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-operation and co-ordination during the design process: empirical studies and characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bareigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CIRP Design Seminar, CIRP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits, volume 1, management des hommes, des projets et des informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Vaudelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Sciences Publishing, Lavoisier, pp.315, 2008, Productique, Jean Paul Bourrières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation for Innovation during Early Informal Design Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6th International Conference on the Design of Cooperative system, pp.93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industry 5.0 and Human-Centered Approach. Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Ruiz-De-La-Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rio-Belver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilmer Guevara-Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">García Márquez, F.P., Segovia Ramírez, I., Bernalte Sánchez, P.J., Muñoz del Río, A. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT and Data Science in Engineering Management. CIO 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160, Springer International Publishing, pp.402-408, 2023, Lecture Notes on Data Engineering and Communications Technologies, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27915-7_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interfaces for Seniors in the Context of Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcelo M. Soares; Francisco Rebelo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics in Design: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press pp.315-333, 2016, 9781498760706. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315367668-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regulation mechanism based on work activity to improve Lean approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Pilniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Grabot; Bruno Vallespir; Samuel Gomes; Abdelaziz Bouras; Dimitris Kiritsis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems. Innovative and Knowledge-Based Production Management in a Global-Local World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-440 (Part III), Springer, pp.124-130, 2014, ISBN 978-3-662-44739-0. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of a Design System in a Collaborative Design Environment Using PEGASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heisig, Peter, Clarkson, P. John, Vajna, Sandor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and management of engineering processes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.189-200, 2010, Proceedings of the 1st International Conference on Modelling and Management of Engineering Processes 2010, 978-1-84996-198-1. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-199-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième partie : les systèmes d'information pour la prise de décision, chapitres 10 à 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Huyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits, volume 1, management des hommes, des projets et des informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences Publishing, Lavoisier, pp.199-284, 2008, Productique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des moyens du projet, chapitre 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits, volume 1, management des hommes, des projets et des informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences Publishing, Lavoisier, pp.135-152, 2008, Productique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de mise en œuvre de systèmes d'information pour la conception de produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannou Bernard, Bigand Michel, Gidel Thierry, Merlo Christophe, Vaudelin Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.273-284, 2008, Collection Productique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information pour la prise de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Yannou, M. Bigand, T. Gidel, C. Merlo et J-P. Vaudelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.207-232, 2008, Collection Productique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Studies in Engineering Design and Health Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bareigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tichkiewitch and D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Co-operative and Integrated Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KLUWER Academic Publishers, pp.385-396, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances pour la conduite de la conception de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité IC2, Gestion dynamique des connaissances industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermès-Lavoisier, pp.279-297, 2004, sous la direction de Benoît Eynard, Muriel Lombard, Nada Matta et Jean Renaud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAIN Multiplier Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ESTIA Recherche. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information supports aux acteurs, en conduite de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Sciences et Technologies - Bordeaux I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00399589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information supports aux acteurs de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Doctorale des Sciences Physiques et de l'Ingénieur - Université Bordeaux 1, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01331585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16371,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D972E2DE"/>
+    <w:nsid w:val="EACE6CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16602,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-merlo-64" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7010-306X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47833/2023.2.ART.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arz Wehbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Azoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Badets" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0425" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghlami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atour Taghipour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2016.078686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vicien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.774484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Jared" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2011.039146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livier Serna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0115-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.007.0063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cieutat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0051-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Odinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Subramaniam Anbuchezhian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/7evd-ra10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC56153.2023.00041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Bikai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398385v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398370v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fallourd" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398384v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boigey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630889v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630883v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cianni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090867v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pilniere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_79" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaujon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82860" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656650v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Romain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grandin-Dubost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazajous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334648v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334675v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357613v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165812v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357614v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182801v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183442v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183440v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184737v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglada" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430924v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131535v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bareigts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357589v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaudelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ruiz-De-La-Torre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rio-Belver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Guevara-Ramirez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27915-7_71" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382887v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315367668-21" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_16" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-199-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357594v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Huyet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347269v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098660v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399589v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01331585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-merlo-64" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7010-306X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079158552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jgQNsboAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47833/2023.2.ART.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arz Wehbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Azoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03333688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aldanondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2021.107638" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1714090" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilniere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Badets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pilni&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghlami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atour Taghipour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2016.078686" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vicien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.774484" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livier Serna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0115-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Jared" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2011.039146" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.007.0063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bottecchia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cieutat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0051-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Odinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Odinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Girouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183429v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lorente" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thermy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Subramaniam Anbuchezhian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/1ffd-sn52" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/7evd-ra10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC56153.2023.00041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Arama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773914" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM55944.2022.9989843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Bikai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinc&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098559v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398370v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fallourd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02444003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM44572.2019.8978790" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02238170v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.109" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.187" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973339v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.048" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398379v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973258v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boigey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01599329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_57" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630883v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331572v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cianni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Diaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090867v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pilniere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01472301v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40352-1_79" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440848v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beaujon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82860" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772591v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656652v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Romain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432514v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Doumeingts" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Grandin-Dubost" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazajous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454259v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182799v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357620v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roucoules" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182801v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184731v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183422v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183437v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183415v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183442v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184734v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nowak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184732v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglada" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183440v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204266v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430931v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430924v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131535v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bareigts" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vaudelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996306v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ruiz-De-La-Torre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rio-Belver" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilmer Guevara-Ramirez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27915-7_71" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315367668-21" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094474v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331564v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-199-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Huyet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357594v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347269v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098660v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00399589v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01331585v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>