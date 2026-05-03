--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -324,204 +324,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « pensée visuelle et spatiale » au service de quatre contes de Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2968-9198/23718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le « Roman des bêtes » : petit traité de mésologie et d’anthropologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12evf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12evf⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05328906v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05328909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES « CLASSIQUES » ONT-ILS LA VIE DURE ? LA COLLECTION DES CAROLINE DE PIERRE PROBST À L’ÉPREUVE DU TEMPS</w:t>
               </w:r>
@@ -1020,1811 +1020,1811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une bande dessinée du réel</w:t>
+                <w:t xml:space="preserve">Géographies dessinées, d'ici et d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1581 (2), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1581.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03314581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Iconotexte en action en classe de Maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.8999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bande dessinée du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1581 (2), pp.30-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geo.1581.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03314584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le catalogue IKEA pour habiter le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118, pp.141-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gc.18909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’iconotexte pour structurer l’espace géographique au cycle 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 30 (2), pp.75-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.030.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir un citoyen du monde éclairé. Lire et relire les albums de Didier Cornille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03749469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...85 lines deleted...]
-                <w:t xml:space="preserve">Géographies dessinées, d'ici et d'ailleurs</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Iconotexte en action en classe de Maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/strenae.8999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meunier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois sont dans la planche… Représentations des Gaulois dans la BD après la Seconde Guerre Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta receptoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des albums-géographes au service de la pensée spatiale. L’exemple des imageries de Warja Lavater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (94), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.15146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Thirteen Reasons Why » : the sources of a transmedia series that questions spatiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.12567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brouillard et le génie des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textyles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/textyles.3715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DERRIERE LES CASES, LA CLASSE ou Comment initier les futurs professeurs des écoles à la BD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.4853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02109544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Quinzaine du Livre jeunesse en Touraine : 40 ans de militantisme et d’émulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°206 (3), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.206.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le Père Castor avait voulu sauver le monde ?Du discours sur la diversité dans la collection « Les Enfants de la Terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/strenae.8999⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.2706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02109543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gentrification des campagnes anglaises à travers la série télévisée britannique Inspecteur Barnaby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta receptoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des albums-géographes au service de la pensée spatiale. L’exemple des imageries de Warja Lavater</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GROWING UP IS CROSSING BOUNDARIES. THE EXAMPLE OF THE FRENCH PICTUREBOOK DEVINE QUI FAIT QUOI BY GERDA MÜLLER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theories and Research in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02373111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une géographie pour les enfants des années 1960-1970. La collection « Les Enfants du monde » de Dominique Darbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 94 (94), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.15146⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 93 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.12713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Thirteen Reasons Why » : the sources of a transmedia series that questions spatiality</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOUS URBAINS. ENSEIGNER AUTREMENT LA GÉOGRAPHIE URBAINE AVEC L’ALBUM POUR ENFANTS À L’ÉCOLE ÉLÉMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gc.12567⟩</w:t>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1048359ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les albums parlent d'espace Enseigner la géographie avec le livre pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et si le Père Castor avait voulu sauver le monde ?Du discours sur la diversité dans la collection « Les Enfants de la Terre »</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01874198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole and the tower blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/strenae.2706⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...438 lines deleted...]
-                <w:t xml:space="preserve">TOUS URBAINS. ENSEIGNER AUTREMENT LA GÉOGRAPHIE URBAINE AVEC L’ALBUM POUR ENFANTS À L’ÉCOLE ÉLÉMENTAIRE</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous urbains. Enseigner autrement la géographie urbaine avec l’album pour enfants à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 7, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Nicole and the tower blocks</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole et les grands ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/strenae.1987⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tous urbains. Enseigner autrement la géographie urbaine avec l’album pour enfants à l’école élémentaire</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si on redessinait le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...145 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles du livre jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grandir ensemble. Rue du Monde, 211, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,51 +3018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul à Québec, le génie des lieux comme patrimoine identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Review of Comparative Literature/ Revue Canadienne de Littérature Comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (1), pp.87-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3238,51 +3238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mémoire individuelle à la mémoire partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes du réel aux cartes de l'invisible : les albums de Peter Sis et de Béatrice Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3484,165 +3484,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire Dessiner Habiter le monde. La construction du capital spatial dans le catalogue de la maison d'édition Les Fourmis rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatomie des Fourmis Rouges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, CLERMONT-FERRAND, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02155824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martine et Caroline voyagent. Histoire de genre ou genres d'histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Genre dans la littérature pour enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, AMIENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02155822v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02155824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour que les élèves « géographient » et mettent leur monde en récit</w:t>
               </w:r>
@@ -3829,165 +3829,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Children's Picturebooks as cultural and geographic products: actors of spatialities, generator of spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text, image, ideology – Picturebooks as meetingplaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stockholm University, Sep 2013, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand l'album se fait carnet de voyage : Pratiques d'espace, récits de spatialité Diapo 2 : citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études « Carnets d’élèves »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM de Caen, Mar 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter SIS ou l’imagier des espaces</w:t>
               </w:r>
@@ -4209,284 +4209,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lumière sur... un auteur BD : Étienne Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernadette Després. Annie, Valérie, Nicole... Tom-Tom et Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre André-François - Mairie de Margny-lès-Compiègne, 2017, 9791094008072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01557070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lumière sur... un auteur BD : Étienne Le Roux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espace dans les livres pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9782753547629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Probst. Globe-trotter des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre André François, 2016, Pierre Probst. Globe-trotter des images, 9791094008065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396109v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-01339631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Géo-graphismes de Peter Sis. Découvrir, explorer, rêver des espaces</w:t>
               </w:r>
@@ -5019,51 +5019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gaulois sont dans la planche... Représentations des Gaulois dans la bande dessinée après la Seconde Guerre Mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Devillers and Séverine Garat (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité dans la littérature de jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Editions, 2021, 978-2-35613-423-3. </w:t>
@@ -5114,51 +5114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée et la Shoah : l'iconotexte au service de l'indicible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images, cinéma et Shoah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.45-57, 2017, 9782343110509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5196,51 +5196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le manga parle de la Shoah.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images, cinéma et Shoah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.99-110, 2017, 9782343110509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5347,51 +5347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire ou réécrire l'histoire : De Léonidas à 300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bande dessinée historique. Premier cycle : l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5584,51 +5584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes du réel aux cartes de l'imaginaire. Les Atlas des géographes d'Orbae de François Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Album. Le parti pris des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5666,51 +5666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l'indicible: la Shoah dans la bande dessinée. Approches historiographiques, littéraire et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bandes dessinées et enseignement des humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5748,51 +5748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles modalités d'approche de la &amp;quot;culture humaniste&amp;quot; par l'entrée du texte littéraire ? La Fontaine en CM et en 4e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANÇAIS LITTÉRATURE, SOCLE COMMUN : quelle culture pour les élèves, quelle professionnalité pour les enseignants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,51 +5830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bâtisseurs d’écriture : le TBI comme outil d’aide à la production d’écrit dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Stavros Kamaroudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,51 +5957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série Paul de Michel Rabagliati : récits d’espaces et de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/comicalites.1566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6255,51 +6255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul à Québec, le génie des lieux comme patrimoine identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6602,51 +6602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m7kxymsge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12evf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/23718" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202396083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v1i2.44" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.18909" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.030.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.8999" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZBNHG2FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.12567" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.206.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.2706" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.3715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8GCW753-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4853" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NX7X05X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048359ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1987" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2327" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Cassiau-Haurie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131755-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10395-7_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stavros Kamaroudis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.1566" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.526" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m7kxymsge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328909v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/23718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12evf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202396083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v1i2.44" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.8999" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.18909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.030.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZBNHG2FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.12567" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.3715" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8GCW753-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.206.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.2706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NX7X05X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048359ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1987" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2327" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Cassiau-Haurie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131755-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10395-7_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stavros Kamaroudis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.1566" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.526" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>