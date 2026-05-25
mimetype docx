--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,3209 +100,3209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « Roman des bêtes » : petit traité de mésologie et d’anthropologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12evf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « pensée visuelle et spatiale » au service de quatre contes de Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2968-9198/23718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albums pour enfants : quand Martine et Caroline partent en vacances - de l’aventure au tourisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.m7kxymsge⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et voyages maritimes. Cargos et paquebots dans les albums pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placements et dépassements. Football et enceintes sportives dans quelques albums pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES « CLASSIQUES » ONT-ILS LA VIE DURE ? LA COLLECTION DES CAROLINE DE PIERRE PROBST À L’ÉPREUVE DU TEMPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utpictura18, Rubriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58048/2968-9198/23718⟩</w:t>
+              <w:t xml:space="preserve">Ondina - Ondine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26754/ojs_ondina/ond.202396083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir en vacances d'été, la grande évasion. Les années 1960 et le tourisme de masse dans les albums pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.63-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La série Caroline de Pierre Probst. Une « série-géographe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12evf⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.9674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERCEPTION ET REPRESENTATION DE LA VILLE PAR DE JEUNES ENFANTS. L’ICONOTEXTE POUR CONSTRUIRE DES COMPETENCES GEOGRAPHIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ondina - Ondine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26754/ojs_ondina/ond.202396083⟩</w:t>
+              <w:t xml:space="preserve">Urban Art Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (2), pp.28-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35788/uab.v1i2.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">This is the world&amp;quot; : L'œuvre de Miroslav Sasek et la construction d'un capital géographique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’un capital culturel et spatial : Dr Justice, une série-géographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.9063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur des écologies… Réveiller les consciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciclic Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois sont dans la planche… Représentations des Gaulois dans la BD après la Seconde Guerre Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta receptoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bande dessinée du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1581 (2), pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1581.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03314584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le catalogue IKEA pour habiter le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.141-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.18909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies dessinées, d'ici et d'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1581 (2), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1581.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03314581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Iconotexte en action en classe de Maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.8999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’iconotexte pour structurer l’espace géographique au cycle 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 30 (2), pp.75-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.030.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir un citoyen du monde éclairé. Lire et relire les albums de Didier Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Iconotexte en action en classe de Maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.8999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des albums-géographes au service de la pensée spatiale. L’exemple des imageries de Warja Lavater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (94), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.15146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une géographie pour les enfants des années 1960-1970. La collection « Les Enfants du monde » de Dominique Darbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.12713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Quinzaine du Livre jeunesse en Touraine : 40 ans de militantisme et d’émulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°206 (3), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.206.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brouillard et le génie des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textyles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/textyles.3715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DERRIERE LES CASES, LA CLASSE ou Comment initier les futurs professeurs des écoles à la BD ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.4853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02109544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le Père Castor avait voulu sauver le monde ?Du discours sur la diversité dans la collection « Les Enfants de la Terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.2706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02109543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Thirteen Reasons Why » : the sources of a transmedia series that questions spatiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.12567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gentrification des campagnes anglaises à travers la série télévisée britannique Inspecteur Barnaby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GROWING UP IS CROSSING BOUNDARIES. THE EXAMPLE OF THE FRENCH PICTUREBOOK DEVINE QUI FAIT QUOI BY GERDA MÜLLER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theories and Research in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02373111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole et les grands ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOUS URBAINS. ENSEIGNER AUTREMENT LA GÉOGRAPHIE URBAINE AVEC L’ALBUM POUR ENFANTS À L’ÉCOLE ÉLÉMENTAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1048359ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les albums parlent d'espace Enseigner la géographie avec le livre pour enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01874198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole and the tower blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous urbains. Enseigner autrement la géographie urbaine avec l’album pour enfants à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échange de passes et lutte de places dans Max Winson de Jérémie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/comicalites.2327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si on redessinait le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du livre jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grandir ensemble. Rue du Monde, 211, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01636804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul à Québec, le génie des lieux comme patrimoine identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Review of Comparative Literature/ Revue Canadienne de Littérature Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (1), pp.87-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Caroline » et la montagne. Ces albums populaires pour enfants qui construisent la montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cartographic Eye in Children’s Picturebooks: Between Maps and Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children's Literature in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (183), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Place, Traveler of the Imaginary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bookbird</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p.125-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mémoire individuelle à la mémoire partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 53, pp.63-74</w:t>
-[...2651 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03291888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3389,51 +3389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes du réel aux cartes de l'invisible : les albums de Peter Sis et de Béatrice Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3829,165 +3829,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'album se fait carnet de voyage : Pratiques d'espace, récits de spatialité Diapo 2 : citation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Carnets d’élèves »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Caen, Mar 2013, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Children's Picturebooks as cultural and geographic products: actors of spatialities, generator of spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text, image, ideology – Picturebooks as meetingplaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stockholm University, Sep 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01182365v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter SIS ou l’imagier des espaces</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline. Héroïne des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François Rabelais, 2024, Iconotexte, Cécile Boulaire; Laurent Gerbier, 9782869069350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -4140,51 +4140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bande dessinée en Afrique à l'époque coloniale. Un art sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Christophe Cassiau-Haurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4209,151 +4209,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernadette Després. Annie, Valérie, Nicole... Tom-Tom et Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre André-François - Mairie de Margny-lès-Compiègne, 2017, 9791094008072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01557070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lumière sur... un auteur BD : Étienne Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03291892v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01557070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Espace dans les livres pour enfants</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The House, where everything begins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Children’s Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.111-124, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4790,51 +4790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le monde, une condition géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CTILJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.13-23, 2022, 9782956520030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4859,51 +4859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Flowers and Concrete. Images of the Fringes of Cities in European Children's Picturebooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Heritage Education in the Everyday Landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.201-213, 2022, Digital Innovations in Architecture, Engineering and Construction, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4931,506 +4931,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois sont dans la planche... Représentations des Gaulois dans la bande dessinée après la Seconde Guerre Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Devillers and Séverine Garat (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité dans la littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, 2021, 978-2-35613-423-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.19678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03412248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ma petite école. De nouvelles orientations de la maternelle. Le fabuleux destin de Bernadette Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre petite école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03314590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Gaulois sont dans la planche... Représentations des Gaulois dans la bande dessinée après la Seconde Guerre Mondiale</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le manga parle de la Shoah.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images, cinéma et Shoah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.45-57, 2017, 9782343110509</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.99-110, 2017, 9782343110509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01557059v1</w:t>
+                <w:t xml:space="preserve">halshs-01557064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le manga parle de la Shoah.</w:t>
+                <w:t xml:space="preserve">La bande dessinée et la Shoah : l'iconotexte au service de l'indicible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images, cinéma et Shoah</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.99-110, 2017, 9782343110509</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.45-57, 2017, 9782343110509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01557064v1</w:t>
+                <w:t xml:space="preserve">halshs-01557059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire ou réécrire l'histoire : De Léonidas à 300</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bande dessinée historique. Premier cycle : l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpospatialité et iconotextualité dans La Frontière invisible de Schuitten et Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langages du corps dans la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03291891v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03291880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sis ou l’imagier des espaces</w:t>
               </w:r>
@@ -5565,234 +5565,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dire l'indicible: la Shoah dans la bande dessinée. Approches historiographiques, littéraire et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bandes dessinées et enseignement des humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des cartes du réel aux cartes de l'imaginaire. Les Atlas des géographes d'Orbae de François Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Album. Le parti pris des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03291882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dire l'indicible: la Shoah dans la bande dessinée. Approches historiographiques, littéraire et didactique</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles modalités d'approche de la &amp;quot;culture humaniste&amp;quot; par l'entrée du texte littéraire ? La Fontaine en CM et en 4e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANÇAIS LITTÉRATURE, SOCLE COMMUN : quelle culture pour les élèves, quelle professionnalité pour les enseignants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,51 +5830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bâtisseurs d’écriture : le TBI comme outil d’aide à la production d’écrit dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Stavros Kamaroudis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,51 +5957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série Paul de Michel Rabagliati : récits d’espaces et de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/comicalites.1566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6022,160 +6022,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace et spatialité chez Kazuo Iwamura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La maison de Barbapapa, Poutchy-Blue et les autres... La géographie des espaces domestiques dans les albums pour enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181070v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6255,51 +6255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul à Québec, le génie des lieux comme patrimoine identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,51 +6362,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les albums parlent d'Espace. Espaces et spatialités dans les albums pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Ecole normale supérieure de lyon - ENS LYON, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ENSL0964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6602,51 +6602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m7kxymsge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328909v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/23718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12evf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202396083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v1i2.44" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.8999" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.18909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.030.0075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749467v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZBNHG2FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.12567" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.3715" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8GCW753-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4853" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.206.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.2706" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NX7X05X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048359ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1987" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2327" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Cassiau-Haurie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131755-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10395-7_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stavros Kamaroudis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.1566" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.526" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12evf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2968-9198/23718" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328911v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m7kxymsge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328905v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202396083" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9674" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v1i2.44" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.9063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.18909" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1581.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.8999" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.030.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZBNHG2FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NX7X05X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.206.0063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.3715" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8GCW753-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4853" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.2706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.12567" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803029v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1839" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048359ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1987" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Cassiau-Haurie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003131755-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10395-7_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19678" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03314590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01557059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339630v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40529" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291882v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Stavros Kamaroudis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.1566" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.526" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENSL0964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>