--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -579,801 +579,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step conversion of waste plastic into light olefins and aromatics on metal-free carbon felt catalyst under radiofrequency heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-NHC Nanoparticles in Micelles as an Effective and Reusable Catalyst for Hydrogenations and Reductive-Aminations in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G Avello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Duong-Viet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
+                <w:t xml:space="preserve">Jorge Blas Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Nguyen-Dinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Chetcuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.158158⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815274v1</w:t>
+                <w:t xml:space="preserve">hal-04645660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-NHC Nanoparticles in Micelles as an Effective and Reusable Catalyst for Hydrogenations and Reductive-Aminations in Water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-step conversion of waste plastic into light olefins and aromatics on metal-free carbon felt catalyst under radiofrequency heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+                <w:t xml:space="preserve">Cuong Duong-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Chetcuti</w:t>
+                <w:t xml:space="preserve">Lam Nguyen-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 502, pp.158158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.158158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645660v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(NHC-olefin)-nickel(0) nanoparticles as catalysts for the (Z)-selective semi-hydrogenation of alkynes and ynamides</w:t>
+                <w:t xml:space="preserve">Dissymmetrically Substituted Diphosphines with Two Atropisomeric Axes and Their Application in Asymmetric Hydrogenation of Imines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta G. Avello</w:t>
+                <w:t xml:space="preserve">Gaspard Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Golling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+                <w:t xml:space="preserve">Racha Abed Ali Abdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romero</w:t>
+                <w:t xml:space="preserve">Quentin Dherbassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Funes-Ardoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC05302K⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 365 (12), pp.1995-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202300527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909675v2</w:t>
+                <w:t xml:space="preserve">hal-04176107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissymmetrically Substituted Diphosphines with Two Atropisomeric Axes and Their Application in Asymmetric Hydrogenation of Imines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(NHC-olefin)-nickel(0) nanoparticles as catalysts for the (Z)-selective semi-hydrogenation of alkynes and ynamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Abed Ali Abdine</w:t>
+                <w:t xml:space="preserve">Marta G. Avello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dherbassy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Stéphane Golling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Funes-Ardoiz</w:t>
+                <w:t xml:space="preserve">Loic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 365 (12), pp.1995-2005. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.1537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202300527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05302K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176107v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic induction assisted pyrolysis of plastic waste to liquid hydrocarbons on carbon catalyst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lam Nguyen-Dinh</w:t>
+                <w:t xml:space="preserve">Supported Noyori-Ikariya catalysts for asymmetric transfer hydrogenations and related tandem reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcata.2023.100028⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.214893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253519v1</w:t>
+                <w:t xml:space="preserve">hal-03825863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Noyori-Ikariya catalysts for asymmetric transfer hydrogenations and related tandem reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ritleng</w:t>
+                <w:t xml:space="preserve">Magnetic induction assisted pyrolysis of plastic waste to liquid hydrocarbons on carbon catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Duong-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Nguyen-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 475, pp.214893. </w:t>
+              <w:t xml:space="preserve">Materials Today Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.100028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcata.2023.100028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825863v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Dependent Enantiodivergent Gold(I) Catalysed Asymmetric Intramolecular Hydroamination of Alkenes: A Theoretical Study</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidentate Donor-Functionalized N-Heterocyclic Carbenes: Valuable Ligands for Ruthenium-Catalyzed Transfer Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurabh Shahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3265,191 +3265,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentamethylcyclopentadienyl Ir(III) metallacycles: recent developments in catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Versatile Iridium(III) Metallacycle Catalyst for the Effective Hydrosilylation of Carbonyl and Carboxylic Acid Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (32), pp.4820-4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309395v1</w:t>
+                <w:t xml:space="preserve">hal-01715048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of (–)-Herbaric Acid through Organocatalyzed Asymmetric Halolactonization of Acrylate-Type Benzoic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,206 +3480,184 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (02), pp.225 - 230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1588895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Iridium(III) Metallacycle Catalyst for the Effective Hydrosilylation of Carbonyl and Carboxylic Acid Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pentamethylcyclopentadienyl Ir(III) metallacycles: recent developments in catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chemistry Today, 35 (5), pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715048v1</w:t>
+                <w:t xml:space="preserve">hal-02309395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent metal-catalysed asymmetric hydroaminations of alkenes</w:t>
               </w:r>
@@ -4028,51 +4028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective organocatalyzed asymmetric bromolactonization of aryl acrylate-type carboxylic acids: a new approach towards enantioenriched 3-substituted isobenzofuranones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,302 +4168,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hydrosilylation of Esters to Aldehydes Catalysed by Iridium(III) Metallacycles through Trapping of Transient Silyl Cations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+                <w:t xml:space="preserve">Synthesis of Symmetrical Diaryl Ketones by Cobalt-Catalyzed Reaction of Arylzinc Reagents with Ethyl Chloroformate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gosmini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201602867⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (26), pp.4554 - 4560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715059v1</w:t>
+                <w:t xml:space="preserve">hal-01715058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Symmetrical Diaryl Ketones by Cobalt-Catalyzed Reaction of Arylzinc Reagents with Ethyl Chloroformate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Selective Hydrosilylation of Esters to Aldehydes Catalysed by Iridium(III) Metallacycles through Trapping of Transient Silyl Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (26), pp.4554 - 4560. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (39), pp.14036 - 14041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715058v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective hydrosilylation of terminal alkynes using pentamethylcyclopentadienyl iridium(III) metallacycle catalysts</w:t>
               </w:r>
@@ -7564,51 +7564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B23B68CF"/>
+    <w:nsid w:val="70916A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7795,51 +7795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-2923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093617178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G Avello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetika Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2025.100134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong-Viet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.158158" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Chetcuti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hedouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Abed Ali Abdine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dherbassy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Funes-Ardoiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214893" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Dixit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Vanka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12111392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154703" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Kokane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan K Dongare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj03760a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ulm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rysak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00775G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hayouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2020.121572" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Kang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Karpenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ishikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0814-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2020.213523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Nagyh&#225;zi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Kalocsai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macintyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoggan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00823" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Nahra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00587K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786976v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sallio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebrun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00728d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gelat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.03.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700400" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coffinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.07.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7BC6ZMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715059v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ0ZRWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715058v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600738" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTW4JH36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot-Karmazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.07.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C854MJ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Djukic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01233j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663153v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403573" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B5595D187D3C80CD233A5C9E834A70353A4D868/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Pandhare" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jadhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501H8DS3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717855v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.01.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR4SP55-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Schifano-Faux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1339487" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300510" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F30XSRHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.05.097" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLWFC4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4009058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200891" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9FGGBTJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.06.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56FW5G6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber-Kyritsakas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2011.06.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHW95Q6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879485v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nowicki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289878" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000536" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJV3SMTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#233;na Goncalves-Farbos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20687" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWHJ9DLF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy W. Wiench" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Ellern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazendonk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja902982u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706023v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-2923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093617178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G Avello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetika Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2025.100134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Chetcuti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong-Viet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.158158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hedouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Abed Ali Abdine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dherbassy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Funes-Ardoiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Dixit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Vanka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12111392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154703" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Kokane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan K Dongare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj03760a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ulm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rysak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00775G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hayouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2020.121572" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Kang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Karpenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ishikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0814-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2020.213523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Nagyh&#225;zi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Kalocsai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macintyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoggan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00823" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Nahra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00587K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786976v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sallio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebrun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00728d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700801" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gelat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588895" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.03.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700400" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coffinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.07.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7BC6ZMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600738" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTW4JH36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602867" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ0ZRWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot-Karmazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.07.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C854MJ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Djukic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01233j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663153v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403573" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B5595D187D3C80CD233A5C9E834A70353A4D868/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Pandhare" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jadhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501H8DS3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717855v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.01.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR4SP55-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Schifano-Faux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1339487" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300510" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F30XSRHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.05.097" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLWFC4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4009058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200891" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9FGGBTJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.06.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56FW5G6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber-Kyritsakas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2011.06.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHW95Q6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879485v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nowicki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289878" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000536" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJV3SMTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#233;na Goncalves-Farbos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20687" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWHJ9DLF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy W. Wiench" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Ellern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazendonk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja902982u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706023v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>