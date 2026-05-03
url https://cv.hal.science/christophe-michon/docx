--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1704,559 +1704,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium supported on magnesium hydroxyl fluoride: an effective acid catalyst for the hydrogenation of imines and N-heterocycles</w:t>
+                <w:t xml:space="preserve">Half‐Sandwich Nickel(II) NHC‐Picolyl Complexes as Catalysts for the Hydrosilylation of Carbonyl Compounds: Evidence for NHC‐Nickel Nanoparticles under Harsh Reaction Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshma Kokane</w:t>
+                <w:t xml:space="preserve">Franck Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Corre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+                <w:t xml:space="preserve">Saurabh Shahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nj03760a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2021 (30), pp.3074-3082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410371v1</w:t>
+                <w:t xml:space="preserve">hal-03308504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half‐Sandwich Nickel(II) NHC‐Picolyl Complexes as Catalysts for the Hydrosilylation of Carbonyl Compounds: Evidence for NHC‐Nickel Nanoparticles under Harsh Reaction Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palladium supported on magnesium hydroxyl fluoride: an effective acid catalyst for the hydrogenation of imines and N-heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reshma Kokane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Ulm</w:t>
+                <w:t xml:space="preserve">Erhard Kemnitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Shahane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+                <w:t xml:space="preserve">Mohan K Dongare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 2021 (30), pp.3074-3082. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (41), pp.19572-19583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nj03760a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308504v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic reductive deoxygenation of esters to ethers driven by a hydrosilane activation through non-covalent interactions with a fluorinated borate salt</w:t>
+                <w:t xml:space="preserve">Homogeneous palladium-catalyzed enantioselective hydrogenation of 5- methylenhydantoin for the synthesis of L-Valine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rysak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruchi Dixit</w:t>
+                <w:t xml:space="preserve">Safa Hayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Didier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Bellière-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CY00775G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 929, pp.121572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2020.121572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903307v1</w:t>
+                <w:t xml:space="preserve">hal-02967518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous palladium-catalyzed enantioselective hydrogenation of 5- methylenhydantoin for the synthesis of L-Valine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic reductive deoxygenation of esters to ethers driven by a hydrosilane activation through non-covalent interactions with a fluorinated borate salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruchi Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Hayouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Morvan</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bellière-Baca</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 929, pp.121572. </w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.4586-4592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2020.121572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CY00775G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967518v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bacterial cell factory converting glucose into scyllo-inositol, a therapeutic agent for Alzheimer's disease</w:t>
               </w:r>
@@ -2467,103 +2467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot controlled reduction of conjugated amides by sequential double hydrosilylation catalyzed by an iridium(III) metallacycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márton Nagyházi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorottya Kalocsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (39), pp.6212-6220. </w:t>
@@ -2729,295 +2729,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chiral C2-symmetric N-heterocyclic carbene Rh(I) catalysts through control of their steric properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold(I) catalysed regio- and stereoselective intermolecular hydroamination of internal alkynes: towards functionalised azoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
+                <w:t xml:space="preserve">Joachim Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsty Macintyre</w:t>
+                <w:t xml:space="preserve">Fady Nahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boulho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Capet</w:t>
+                <w:t xml:space="preserve">Catherine Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00823⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (15), pp.3805-3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9OB00587K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309206v1</w:t>
+                <w:t xml:space="preserve">hal-02096040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I) catalysed regio- and stereoselective intermolecular hydroamination of internal alkynes: towards functionalised azoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Development of chiral C2-symmetric N-heterocyclic carbene Rh(I) catalysts through control of their steric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Macintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Cédric Boulho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fady Nahra</w:t>
+                <w:t xml:space="preserve">Peter Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cazin</w:t>
+                <w:t xml:space="preserve">Frederic Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (15), pp.3805-3811. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.536-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9OB00587K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096040v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective auxiliary- and catalyst-controlled intramolecular aza-Michael reaction for the elaboration of enantioenriched 3-substituted isoindolinones. Application to the synthesis of a new pazinaclone analogue</w:t>
               </w:r>
@@ -3137,51 +3137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective ligand-free cobalt-catalysed reduction of esters to aldehydes or alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,213 +3265,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Iridium(III) Metallacycle Catalyst for the Effective Hydrosilylation of Carbonyl and Carboxylic Acid Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Pentamethylcyclopentadienyl Ir(III) metallacycles: recent developments in catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chemistry Today, 35 (5), pp.27-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715048v1</w:t>
+                <w:t xml:space="preserve">hal-02309395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of (–)-Herbaric Acid through Organocatalyzed Asymmetric Halolactonization of Acrylate-Type Benzoic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,227 +3458,249 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (02), pp.225 - 230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1588895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentamethylcyclopentadienyl Ir(III) metallacycles: recent developments in catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Versatile Iridium(III) Metallacycle Catalyst for the Effective Hydrosilylation of Carbonyl and Carboxylic Acid Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (32), pp.4820-4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309395v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent metal-catalysed asymmetric hydroaminations of alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,64 +3760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Selective Hydrosilylation of Secondary and Tertiary Amides Catalyzed by an Iridium(III) Metallacycle: Development and Mechanistic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,64 +3894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I)-Catalysed Asymmetric Hydroamination of Alkenes: A Silver- and Solvent-Dependent Enantiodivergent Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,478 +4022,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective organocatalyzed asymmetric bromolactonization of aryl acrylate-type carboxylic acids: a new approach towards enantioenriched 3-substituted isobenzofuranones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+                <w:t xml:space="preserve">Selective Hydrosilylation of Esters to Aldehydes Catalysed by Iridium(III) Metallacycles through Trapping of Transient Silyl Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (39), pp.14036 - 14041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2016.07.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663146v1</w:t>
+                <w:t xml:space="preserve">hal-01715059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Symmetrical Diaryl Ketones by Cobalt-Catalyzed Reaction of Arylzinc Reagents with Ethyl Chloroformate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gosmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (26), pp.4554 - 4560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600738⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hydrosilylation of Esters to Aldehydes Catalysed by Iridium(III) Metallacycles through Trapping of Transient Silyl Cations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+                <w:t xml:space="preserve">Regioselective organocatalyzed asymmetric bromolactonization of aryl acrylate-type carboxylic acids: a new approach towards enantioenriched 3-substituted isobenzofuranones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (39), pp.14036 - 14041. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.980 - 989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201602867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715059v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective hydrosilylation of terminal alkynes using pentamethylcyclopentadienyl iridium(III) metallacycle catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Werlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,64 +4726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentamethylcyclopentadienyl Iridium(III) Metallacycles Applied to Homogeneous Catalysis for Fine Chemical Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Macintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4836,523 +4836,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient hydrosilylation of imines using catalysts based on iridium( iii ) metallacycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
+                <w:t xml:space="preserve">W. Iali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir Mathiesen</w:t>
+                <w:t xml:space="preserve">M. Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0290-9⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.1452 - 1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cy01233j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636185v1</w:t>
+                <w:t xml:space="preserve">hal-01715070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient hydrosilylation of imines using catalysts based on iridium( iii ) metallacycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Iali</w:t>
+                <w:t xml:space="preserve">Chiral Phase-Transfer-Catalyzed Intramolecular aza-Michael Reactions for the Asymmetric Synthesis of Isoindolinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hamdaoui</w:t>
+                <w:t xml:space="preserve">Mélanie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Trivelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Djukic</w:t>
+                <w:t xml:space="preserve">Eric Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (9), pp.1995 - 2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cy01233j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715070v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral Phase-Transfer-Catalyzed Intramolecular aza-Michael Reactions for the Asymmetric Synthesis of Isoindolinones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Sallio</w:t>
+                <w:t xml:space="preserve">Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+                <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Deniau</w:t>
+                <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403573⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0290-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663153v1</w:t>
+                <w:t xml:space="preserve">hal-02636185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, </w:t>
@@ -5549,51 +5549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mononuclear gold catalysts for the asymmetric intramolecular hydroamination of alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5653,64 +5653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Intramolecular Hydroamination of Alkenes in Mild and Wet Conditions-Structure and Reactivity of Cationic Binuclear Gold(I) Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5793,553 +5793,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioenriched Isoindolinones from Chiral Phase-Transfer-Catalyzed Intramolecular Aza-Michael Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+                <w:t xml:space="preserve">Preparation of chiral key intermediates of morpholine based neurokinin receptor antagonists by asymmetric allylic alkylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Schifano-Faux</w:t>
+                <w:t xml:space="preserve">Jérôme Keldenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Goossens</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Denicourt-Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (14), pp.1785 - 1790. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (31), pp.6424 - 6430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1339487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.05.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663159v1</w:t>
+                <w:t xml:space="preserve">hal-01717867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Asymmetric Allylic Alkylation of 3-Arylated Piperidin-2-ones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncatalysed intermolecular aza-Michael reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duhal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (22), pp.4979 - 4985. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.311 - 317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717873v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of chiral key intermediates of morpholine based neurokinin receptor antagonists by asymmetric allylic alkylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioenriched Isoindolinones from Chiral Phase-Transfer-Catalyzed Intramolecular Aza-Michael Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Schifano-Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.05.097⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (14), pp.1785 - 1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1339487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717867v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncatalysed intermolecular aza-Michael reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Asymmetric Allylic Alkylation of 3-Arylated Piperidin-2-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béthegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (22), pp.4979 - 4985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01717865v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Intramolecular Hydroamination of Allenes using Mononuclear Gold Catalysts</w:t>
               </w:r>
@@ -6351,51 +6351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6610,51 +6610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (13), pp.998 - 1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6694,286 +6694,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adventitious formation of a new oxopentadienyl Mn(I) tricarbonyl complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+                <w:t xml:space="preserve">Synthesis of a Chiral Key Intermediate of Neurokinin Antagonist SSR 240600 by Asymmetric Allylic Alkylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Keldenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pfeffer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André de Cian</w:t>
+                <w:t xml:space="preserve">Audrey Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2011.06.011⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.2939-2942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1289878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599764v1</w:t>
+                <w:t xml:space="preserve">hal-00879485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Chiral Key Intermediate of Neurokinin Antagonist SSR 240600 by Asymmetric Allylic Alkylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Keldenich</w:t>
+                <w:t xml:space="preserve">Adventitious formation of a new oxopentadienyl Mn(I) tricarbonyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gruber-Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Cian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (20), pp.3268-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2011.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1289878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879485v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and Intramolecular Hydroamination of Unactivated Alkenes Catalysed by a Combination of Copper and Silver Salts: The Unveiling of a Brønstedt Acid Catalysis</w:t>
               </w:r>
@@ -7564,51 +7564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70916A04"/>
+    <w:nsid w:val="CF56255C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7795,51 +7795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-2923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093617178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G Avello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetika Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2025.100134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Chetcuti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong-Viet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.158158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hedouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Abed Ali Abdine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dherbassy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Funes-Ardoiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Dixit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Vanka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12111392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154703" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Kokane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan K Dongare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj03760a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ulm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100371" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rysak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00775G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hayouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2020.121572" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Kang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Karpenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ishikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0814-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2020.213523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Nagyh&#225;zi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Kalocsai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macintyre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoggan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00823" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Nahra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00587K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786976v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sallio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebrun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00728d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700801" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663144v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gelat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588895" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.03.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700400" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coffinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.07.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7BC6ZMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600738" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTW4JH36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715059v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602867" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ0ZRWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot-Karmazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.07.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C854MJ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Djukic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01233j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663153v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deniau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403573" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B5595D187D3C80CD233A5C9E834A70353A4D868/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Pandhare" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jadhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501H8DS3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717855v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.01.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR4SP55-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Schifano-Faux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1339487" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300510" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F30XSRHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.05.097" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLWFC4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717865v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4009058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200891" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9FGGBTJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.06.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56FW5G6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber-Kyritsakas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2011.06.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHW95Q6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879485v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nowicki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289878" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000536" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJV3SMTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#233;na Goncalves-Farbos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20687" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWHJ9DLF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy W. Wiench" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Ellern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazendonk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja902982u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706023v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-2923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093617178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G Avello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetika Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2025.100134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Chetcuti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong-Viet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.158158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hedouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Abed Ali Abdine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dherbassy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Funes-Ardoiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Dixit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Vanka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12111392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154703" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ulm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100371" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Kokane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan K Dongare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj03760a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hayouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morvan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2020.121572" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rysak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00775G" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Kang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Karpenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ishikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0814-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2020.213523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Nagyh&#225;zi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Kalocsai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Nahra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00587K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macintyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoggan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00823" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786976v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sallio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebrun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00728d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gelat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.03.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700400" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602867" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ0ZRWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600738" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTW4JH36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coffinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.07.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7BC6ZMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot-Karmazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.07.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C854MJ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Djukic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01233j" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deniau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B5595D187D3C80CD233A5C9E834A70353A4D868/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Pandhare" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jadhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501H8DS3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717855v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.01.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR4SP55-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.05.097" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLWFC4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Schifano-Faux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1339487" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300510" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F30XSRHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4009058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200891" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9FGGBTJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.06.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56FW5G6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nowicki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289878" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599764v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber-Kyritsakas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2011.06.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHW95Q6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000536" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJV3SMTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#233;na Goncalves-Farbos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20687" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWHJ9DLF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy W. Wiench" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Ellern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazendonk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja902982u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706023v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>