--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">093617178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=sYhEu6UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,7193 +194,7193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(NHC-olefin)-nickel(0) nanoparticles: an efficient and selective catalyst for hydrogenation reactions at low temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta G Avello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetika Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 453, pp.116487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrification of catalytic processes with induction heating: The possible hidden role of non-thermal magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.100134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcata.2025.100134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioether–NHC bidentate manganese complexes as efficient phosphine-free catalysts for hydrogenation at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Hruzd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina L Kleynemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (14), pp.2969-2972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4CC06627H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-NHC Nanoparticles in Micelles as an Effective and Reusable Catalyst for Hydrogenations and Reductive-Aminations in Water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-step conversion of waste plastic into light olefins and aromatics on metal-free carbon felt catalyst under radiofrequency heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+                <w:t xml:space="preserve">Cuong Duong-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Chetcuti</w:t>
+                <w:t xml:space="preserve">Lam Nguyen-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 502, pp.158158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.158158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645660v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step conversion of waste plastic into light olefins and aromatics on metal-free carbon felt catalyst under radiofrequency heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-NHC Nanoparticles in Micelles as an Effective and Reusable Catalyst for Hydrogenations and Reductive-Aminations in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G Avello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Duong-Viet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
+                <w:t xml:space="preserve">Jorge Blas Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Nguyen-Dinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Chetcuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.158158⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815274v1</w:t>
+                <w:t xml:space="preserve">hal-04645660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissymmetrically Substituted Diphosphines with Two Atropisomeric Axes and Their Application in Asymmetric Hydrogenation of Imines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Abed Ali Abdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dherbassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Funes-Ardoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 365 (12), pp.1995-2005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.202300527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(NHC-olefin)-nickel(0) nanoparticles as catalysts for the (Z)-selective semi-hydrogenation of alkynes and ynamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta G. Avello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59, pp.1537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2CC05302K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Noyori-Ikariya catalysts for asymmetric transfer hydrogenations and related tandem reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ritleng</w:t>
+                <w:t xml:space="preserve">Magnetic induction assisted pyrolysis of plastic waste to liquid hydrocarbons on carbon catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Duong-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Nguyen-Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Michon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214893⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.100028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcata.2023.100028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825863v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic induction assisted pyrolysis of plastic waste to liquid hydrocarbons on carbon catalyst</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Supported Noyori-Ikariya catalysts for asymmetric transfer hydrogenations and related tandem reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ritleng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcata.2023.100028⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.214893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2022.214893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253519v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Dependent Enantiodivergent Gold(I) Catalysed Asymmetric Intramolecular Hydroamination of Alkenes: A Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruchi Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshu Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar Vanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Recent Applications of Metal Catalysts in Organic Syntheses, 12 (11), pp.1392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal12111392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu nanoparticles embedded on reticular chitosan-derived N-doped carbon: Application to the catalytic hydrogenation of alkenes, alkynes and N-heteroarenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 519, pp.112104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcat.2021.112104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidentate Donor-Functionalized N-Heterocyclic Carbenes: Valuable Ligands for Ruthenium-Catalyzed Transfer Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (15), pp.4703. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27154703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half‐Sandwich Nickel(II) NHC‐Picolyl Complexes as Catalysts for the Hydrosilylation of Carbonyl Compounds: Evidence for NHC‐Nickel Nanoparticles under Harsh Reaction Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium supported on magnesium hydroxyl fluoride: an effective acid catalyst for the hydrogenation of imines and N-heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Shahane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
+                <w:t xml:space="preserve">Reshma Kokane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Kemnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan K Dongare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100371⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (41), pp.19572-19583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nj03760a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308504v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium supported on magnesium hydroxyl fluoride: an effective acid catalyst for the hydrogenation of imines and N-heterocycles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Half‐Sandwich Nickel(II) NHC‐Picolyl Complexes as Catalysts for the Hydrosilylation of Carbonyl Compounds: Evidence for NHC‐Nickel Nanoparticles under Harsh Reaction Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohan K Dongare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+                <w:t xml:space="preserve">Franck Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Shahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Papaefthimiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nj03760a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2021 (30), pp.3074-3082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410371v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous palladium-catalyzed enantioselective hydrogenation of 5- methylenhydantoin for the synthesis of L-Valine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Morvan</w:t>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bellière-Baca</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2020.121572⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.4652-4663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967518v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reductive deoxygenation of esters to ethers driven by a hydrosilane activation through non-covalent interactions with a fluorinated borate salt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruchi Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (14), pp.4586-4592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CY00775G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bacterial cell factory converting glucose into scyllo-inositol, a therapeutic agent for Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Homogeneous palladium-catalyzed enantioselective hydrogenation of 5- methylenhydantoin for the synthesis of L-Valine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Hayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Ishikawa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bellière-Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-0814-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 929, pp.121572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2020.121572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505316v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional homogeneous catalysts based on first row transition metals in asymmetric hydrogenation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A bacterial cell factory converting glucose into scyllo-inositol, a therapeutic agent for Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choong-Min Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Karpenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosei Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-0814-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2020.213523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02916802v1</w:t>
+                <w:t xml:space="preserve">hal-02505316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot controlled reduction of conjugated amides by sequential double hydrosilylation catalyzed by an iridium(III) metallacycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifunctional homogeneous catalysts based on first row transition metals in asymmetric hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202001061⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 425, pp.213523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2020.213523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970551v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicate‐derived Nickel‐cobalt Bimetallic Nanoparticles for the Catalytic Hydrogenation of Imines, Oximes and N‐heteroarenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">One-pot controlled reduction of conjugated amides by sequential double hydrosilylation catalyzed by an iridium(III) metallacycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Ungureanu</w:t>
+                <w:t xml:space="preserve">Márton Nagyházi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorottya Kalocsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202000704⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (39), pp.6212-6220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202001061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915940v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold(I) catalysed regio- and stereoselective intermolecular hydroamination of internal alkynes: towards functionalised azoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fady Nahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (15), pp.3805-3811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9OB00587K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chiral C2-symmetric N-heterocyclic carbene Rh(I) catalysts through control of their steric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Macintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boulho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (2), pp.536-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diastereoselective auxiliary- and catalyst-controlled intramolecular aza-Michael reaction for the elaboration of enantioenriched 3-substituted isoindolinones. Application to the synthesis of a new pazinaclone analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.593-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.14.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective ligand-free cobalt-catalysed reduction of esters to aldehydes or alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (14), pp.3504 - 3512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8cy00728d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentamethylcyclopentadienyl Ir(III) metallacycles: recent developments in catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Corre</w:t>
+                <w:t xml:space="preserve">Gold(I)-Catalysed Asymmetric Hydroamination of Alkenes: A Silver- and Solvent-Dependent Enantiodivergent Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (45), pp.10777 - 10788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309395v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of (–)-Herbaric Acid through Organocatalyzed Asymmetric Halolactonization of Acrylate-Type Benzoic Acids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pentamethylcyclopentadienyl Ir(III) metallacycles: recent developments in catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Chemistry Today, 35 (5), pp.27-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663144v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Iridium(III) Metallacycle Catalyst for the Effective Hydrosilylation of Carbonyl and Carboxylic Acid Derivatives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Total Synthesis of (–)-Herbaric Acid through Organocatalyzed Asymmetric Halolactonization of Acrylate-Type Benzoic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700801⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (02), pp.225 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1588895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715048v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent metal-catalysed asymmetric hydroaminations of alkenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Versatile Iridium(III) Metallacycle Catalyst for the Effective Hydrosilylation of Carbonyl and Carboxylic Acid Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.03.032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (32), pp.4820-4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715054v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Selective Hydrosilylation of Secondary and Tertiary Amides Catalyzed by an Iridium(III) Metallacycle: Development and Mechanistic Investigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Recent metal-catalysed asymmetric hydroaminations of alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201700400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 847, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715057v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)-Catalysed Asymmetric Hydroamination of Alkenes: A Silver- and Solvent-Dependent Enantiodivergent Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Efficient and Selective Hydrosilylation of Secondary and Tertiary Amides Catalyzed by an Iridium(III) Metallacycle: Development and Mechanistic Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Kouach</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201701301⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), pp.2009-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201700400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663092v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hydrosilylation of Esters to Aldehydes Catalysed by Iridium(III) Metallacycles through Trapping of Transient Silyl Cations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Display of recombinant proteins at the surface of lactic acid bacteria : strategies and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. G. H. Eijsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-016-0468-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201602867⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01715059v1</w:t>
+                <w:t xml:space="preserve">hal-02641329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Symmetrical Diaryl Ketones by Cobalt-Catalyzed Reaction of Arylzinc Reagents with Ethyl Chloroformate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pentamethylcyclopentadienyl Iridium(III) Metallacycles Applied to Homogeneous Catalysis for Fine Chemical Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Macintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gosmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600738⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (10), pp.1755 - 1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201600238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01715058v1</w:t>
+                <w:t xml:space="preserve">hal-01715063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective organocatalyzed asymmetric bromolactonization of aryl acrylate-type carboxylic acids: a new approach towards enantioenriched 3-substituted isobenzofuranones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (19), pp.980 - 989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective hydrosilylation of terminal alkynes using pentamethylcyclopentadienyl iridium(III) metallacycle catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Selective Hydrosilylation of Esters to Aldehydes Catalysed by Iridium(III) Metallacycles through Trapping of Transient Silyl Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 423 (45), pp.256 - 263. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (39), pp.14036 - 14041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2016.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201602867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715061v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Display of recombinant proteins at the surface of lactic acid bacteria : strategies and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Symmetrical Diaryl Ketones by Cobalt-Catalyzed Reaction of Arylzinc Reagents with Ethyl Chloroformate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. G. H. Eijsink</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mathiesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+                <w:t xml:space="preserve">Corinne Gosmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (26), pp.4554 - 4560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-016-0468-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentamethylcyclopentadienyl Iridium(III) Metallacycles Applied to Homogeneous Catalysis for Fine Chemical Synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Regioselective hydrosilylation of terminal alkynes using pentamethylcyclopentadienyl iridium(III) metallacycle catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Werlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Brelot-Karmazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201600238⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 423 (45), pp.256 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715063v1</w:t>
+                <w:t xml:space="preserve">hal-01715061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient hydrosilylation of imines using catalysts based on iridium( iii ) metallacycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Iali</w:t>
+                <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hamdaoui</w:t>
+                <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Trivelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Djukic</w:t>
+                <w:t xml:space="preserve">Geir Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cy01233j⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0290-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715070v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Phase-Transfer-Catalyzed Intramolecular aza-Michael Reactions for the Asymmetric Synthesis of Isoindolinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Sallio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (9), pp.1995 - 2004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403573⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Michon</w:t>
+                <w:t xml:space="preserve">Efficient hydrosilylation of imines using catalysts based on iridium( iii ) metallacycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">W. Iali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
+                <w:t xml:space="preserve">M. Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir Mathiesen</w:t>
+                <w:t xml:space="preserve">X. Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Djukic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0290-9⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.1452 - 1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cy01233j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636185v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Surface display of an anti-DEC-205 single chain Fv fragment in &amp;lt;em&amp;gt;Lactobacillus plantarum&amp;lt;/em&amp;gt; increases internalization and plasmid transfer to dendritic cells in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Kuczkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent G. H. Eijsink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0366-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molybdenum(VI) dioxo complexes for the epoxidation of allylic alcohols and olefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swati Pandhare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Jadhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 772-773, pp.271 - 279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mononuclear gold catalysts for the asymmetric intramolecular hydroamination of alkenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 235, pp.2 - 13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Intramolecular Hydroamination of Alkenes in Mild and Wet Conditions-Structure and Reactivity of Cationic Binuclear Gold(I) Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (8), pp.2235 - 2239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201402350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of chiral key intermediates of morpholine based neurokinin receptor antagonists by asymmetric allylic alkylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Enantioenriched Isoindolinones from Chiral Phase-Transfer-Catalyzed Intramolecular Aza-Michael Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Schifano-Faux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.05.097⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (14), pp.1785 - 1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1339487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717867v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncatalysed intermolecular aza-Michael reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Catalytic Asymmetric Allylic Alkylation of 3-Arylated Piperidin-2-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béthegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (22), pp.4979 - 4985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717865v1</w:t>
+                <w:t xml:space="preserve">hal-01717873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioenriched Isoindolinones from Chiral Phase-Transfer-Catalyzed Intramolecular Aza-Michael Reactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Preparation of chiral key intermediates of morpholine based neurokinin receptor antagonists by asymmetric allylic alkylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Keldenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denicourt-Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1339487⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (31), pp.6424 - 6430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.05.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663159v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Asymmetric Allylic Alkylation of 3-Arylated Piperidin-2-ones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Uncatalysed intermolecular aza-Michael reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duhal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300510⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.311 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01717873v1</w:t>
+                <w:t xml:space="preserve">hal-01717865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Intramolecular Hydroamination of Allenes using Mononuclear Gold Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (19), pp.5589 - 5600. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om4009058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular Mono- and Dihydroamination of Activated Alkenes Using a Recoverable Gold Catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Alternative strategies for the stereoselective synthesis of enantioenriched 6-arylated piperidin-2-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sallio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Medina</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (13), pp.998 - 1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2012.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200891⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01717878v1</w:t>
+                <w:t xml:space="preserve">hal-01663160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative strategies for the stereoselective synthesis of enantioenriched 6-arylated piperidin-2-ones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Intermolecular Mono- and Dihydroamination of Activated Alkenes Using a Recoverable Gold Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Deniau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (31), pp.6218 - 6227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2012.06.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01663160v1</w:t>
+                <w:t xml:space="preserve">hal-01717878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Chiral Key Intermediate of Neurokinin Antagonist SSR 240600 by Asymmetric Allylic Alkylation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adventitious formation of a new oxopentadienyl Mn(I) tricarbonyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gruber-Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Cian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1289878⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (20), pp.3268-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2011.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879485v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adventitious formation of a new oxopentadienyl Mn(I) tricarbonyl complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a Chiral Key Intermediate of Neurokinin Antagonist SSR 240600 by Asymmetric Allylic Alkylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Keldenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André de Cian</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.2939-2942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1289878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2011.06.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04599764v1</w:t>
+                <w:t xml:space="preserve">hal-00879485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and Intramolecular Hydroamination of Unactivated Alkenes Catalysed by a Combination of Copper and Silver Salts: The Unveiling of a Brønstedt Acid Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 352 (18), pp.3293 - 3305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201000536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Enantiodifferentiation of Quaternary Ammonium Salts of Troger Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Héléna Goncalves-Farbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Chirality, 21, pp.809-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chir.20687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State NMR Investigations of the Immobilization of a BF4- Salt of a Palladium(II) Complex on Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy W. Wiench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkady Ellern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hazendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Iuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Journal of the American Chemical Society, 131, pp.11801-11810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja902982u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7369,134 +7390,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifunctional Homogeneous Catalysts Based on Ruthenium, Rhodium and Iridium in Asymmetric Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Agbossou-Niedercorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Enantioselective Catalysis : Recent Achievements and Future Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, World Scientific, 2022, Series on Chemistry, Energy and the Environment, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811248436_0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7564,51 +7585,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF56255C"/>
+    <w:nsid w:val="22C67FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7795,51 +7816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-2923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093617178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G Avello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetika Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2025.100134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Chetcuti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong-Viet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.158158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hedouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Abed Ali Abdine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dherbassy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Funes-Ardoiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300527" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Dixit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Vanka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12111392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154703" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ulm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100371" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Kokane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan K Dongare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj03760a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hayouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morvan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2020.121572" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rysak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00775G" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Kang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Karpenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ishikawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0814-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2020.213523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Nagyh&#225;zi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Kalocsai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Nahra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00587K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macintyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoggan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00823" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786976v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sallio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebrun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.46" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00728d" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663144v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gelat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588895" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700801" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.03.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700400" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602867" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ0ZRWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715058v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600738" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTW4JH36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coffinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.07.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7BC6ZMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot-Karmazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.07.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600238" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C854MJ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Djukic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01233j" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deniau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403573" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B5595D187D3C80CD233A5C9E834A70353A4D868/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Pandhare" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jadhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501H8DS3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717855v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.01.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR4SP55-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.05.097" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLWFC4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Schifano-Faux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1339487" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300510" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F30XSRHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717875v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4009058" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200891" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9FGGBTJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663160v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.06.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56FW5G6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nowicki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289878" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599764v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber-Kyritsakas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2011.06.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHW95Q6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000536" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJV3SMTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560321v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#233;na Goncalves-Farbos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20687" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWHJ9DLF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy W. Wiench" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Ellern" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazendonk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja902982u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706023v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-michon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-2923" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093617178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sYhEu6UAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G Avello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetika Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116487" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ulrich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2025.100134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina L Kleynemeyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bastin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC06627H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815274v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong-Viet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.158158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Blas Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Chetcuti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Hedouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Abed Ali Abdine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dherbassy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Funes-Ardoiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202300527" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcata.2023.100028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2022.214893" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruchi Dixit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Sharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Vanka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12111392" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Hammi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112104" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27154703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshma Kokane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan K Dongare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj03760a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ulm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Shahane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100371" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ungureanu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202000704" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rysak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou Niedercorn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00775G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Hayouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morvan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Belli&#232;re-Baca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2020.121572" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02505316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Kang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Karpenko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosei Tanaka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ishikawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0814-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2020.213523" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Nagyh&#225;zi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorottya Kalocsai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Nahra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB00587K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309206v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Macintyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoggan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786976v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sallio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebrun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.46" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burylo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00728d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gelat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588895" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715048v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700801" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715054v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.03.032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700400" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. H. Eijsink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathiesen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0468-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600238" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C854MJ3D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coffinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2016.07.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7BC6ZMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602867" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ0ZRWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;rat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gosmini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600738" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VTW4JH36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Werl&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot-Karmazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.07.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636185v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kuczkowska" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G. H. Eijsink" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mathiesen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0290-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deniau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403573" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B5595D187D3C80CD233A5C9E834A70353A4D868/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Iali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Trivelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Djukic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy01233j" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0366-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Pandhare" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Jadhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.09.029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501H8DS3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717855v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.01.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402350" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR4SP55-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Schifano-Faux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goossens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1339487" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F30XSRHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717867v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Keldenich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denicourt-Nowicki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.05.097" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDLWFC4X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717865v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717875v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4009058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663160v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.06.024" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56FW5G6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200891" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9FGGBTJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599764v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pfeffer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber-Kyritsakas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2011.06.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHW95Q6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879485v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nowicki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289878" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717881v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000536" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJV3SMTN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#233;na Goncalves-Farbos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20687" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KWHJ9DLF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy W. Wiench" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkady Ellern" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazendonk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja902982u" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>