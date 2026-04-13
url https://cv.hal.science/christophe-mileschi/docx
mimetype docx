--- v0 (2026-03-09)
+++ v1 (2026-04-13)
@@ -2419,1103 +2419,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">OEuvres Tome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Buzzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mal d'amour (traduit du portugais - Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Lucchesi</w:t>
+                <w:t xml:space="preserve">hal-04518147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourner la page, Paris, Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Calvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">OEuvres Tome 3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monsieur Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonetti / Sonnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Bramante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la colonne infâme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OEuvres Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Buzzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tourner la page, Paris, Gallimard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi lire les classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Calvino</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Manganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité du petit juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimmo Gangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donato Bramante</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarotragœdia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Manganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux d'une révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Caspanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte du petit juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimmo Gangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chants Orphiques et autres poèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Italo Calvino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...334 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Campana</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01546856v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01546865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je me suis levé et j'ai parlé</w:t>
               </w:r>
@@ -6242,64 +6242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chants Orphiques et autres poèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6508,51 +6508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E0E7C34"/>
+    <w:nsid w:val="8D940FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6739,51 +6739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-mileschi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050149423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73988056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bonasia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mileschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04518150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Griffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferrante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Calvino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Buzzelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kostandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Busellato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Alborghetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04518147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Bramante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Manganaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Gangemi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manganelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Caspanello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Campana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascanio Celestini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Steiner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mastrocola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santalena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin De Viry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.902" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04292104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zudini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Battisti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03833516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belviso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frenay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Reggiani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Resche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Resche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilvo Diamanti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-mileschi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050149423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73988056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bonasia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mileschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04518150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Griffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferrante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Calvino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Buzzelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kostandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Busellato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Alborghetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04518147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Bramante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Manganaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Gangemi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manganelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Caspanello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Campana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascanio Celestini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Steiner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mastrocola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santalena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin De Viry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.902" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04292104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zudini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Battisti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03833516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belviso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frenay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Reggiani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Resche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Resche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilvo Diamanti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>