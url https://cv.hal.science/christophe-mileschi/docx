--- v1 (2026-04-13)
+++ v2 (2026-05-16)
@@ -1917,1723 +1917,1723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Buzzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kostandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Métier d'écrire. Correspondance (1940-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amie prodigieuse Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujets sous-entendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Busellato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mal d'amour (traduit du portugais - Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OEuvres Tome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rueff</w:t>
+                <w:t xml:space="preserve">Guido Buzzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amie prodigieuse, Tome 1 (L’amica geniale 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Alborghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourner la page, Paris, Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Calvino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">HP</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monsieur Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonetti / Sonnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Bramante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la colonne infâme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OEuvres Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Buzzelli</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi lire les classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Kostandi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Italo Calvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Manganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité du petit juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimmo Gangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Damien</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarotragœdia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Manganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux d'une révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Caspanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Damien</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pacte du petit juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimmo Gangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chants Orphiques et autres poèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je me suis levé et j'ai parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascanio Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mileschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mal d'amour (traduit du portugais - Brésil)</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revanche du petit juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mileschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...584 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...488 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimmo Gangemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6508,51 +6508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D940FDD"/>
+    <w:nsid w:val="3823328A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6739,51 +6739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-mileschi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050149423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73988056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bonasia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mileschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04518150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Griffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferrante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Calvino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Buzzelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kostandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Busellato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Alborghetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04518147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchesi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Bramante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Manganaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Gangemi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manganelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Caspanello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Campana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascanio Celestini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Steiner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mastrocola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santalena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin De Viry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.902" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04292104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zudini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Battisti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03833516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belviso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frenay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Reggiani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Resche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Resche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilvo Diamanti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-mileschi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050149423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73988056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bonasia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mileschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290339v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425183v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546851v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04518150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Griffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ferrante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Buzzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kostandi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Calvino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Busellato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04518147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lucchesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Alborghetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Bramante" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Manganaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Gangemi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Manganelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Caspanello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Campana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gayraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascanio Celestini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Angelo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546874v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Steiner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mastrocola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04425508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thirion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Santalena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9982" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin De Viry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290431v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04289516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.902" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04292104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zudini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Battisti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03833516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Belviso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Quaquarelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frenay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Reggiani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04290366v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546854v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Resche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Resche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilvo Diamanti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04450691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laporte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>