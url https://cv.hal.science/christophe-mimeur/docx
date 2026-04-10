--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -757,443 +757,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse diachronique de la croissance du réseau ferroviaire français entre 1860 et 1930</w:t>
+                <w:t xml:space="preserve">L’effet territorial des réseaux de transport en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 122 (4), pp.69-87. </w:t>
+              <w:t xml:space="preserve">, 2020, 122 (4), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.122.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.122.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128119v1</w:t>
+                <w:t xml:space="preserve">hal-03128114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet territorial des réseaux de transport en question</w:t>
+                <w:t xml:space="preserve">Analyse diachronique de la croissance du réseau ferroviaire français entre 1860 et 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 122 (4), pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2020, 122 (4), pp.69-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.122.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.122.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128114v1</w:t>
+                <w:t xml:space="preserve">hal-03128119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the structuring effect of transportation infrastructure: an empirical approach with the French Railway Network from 1860 to 1910</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deraëve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01615440.2017.1393358⟩</w:t>
+              <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616746v1</w:t>
+                <w:t xml:space="preserve">hal-03478782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the structuring effect of transportation infrastructure: an empirical approach with the French Railway Network from 1860 to 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+                <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Zembri</w:t>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.3. </w:t>
+              <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (2), pp.65-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01615440.2017.1393358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478782v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de parcours interurbains en France : Une analyse géo-historique</w:t>
               </w:r>
@@ -1763,152 +1763,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05401018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating speeds over a long run</w:t>
+                <w:t xml:space="preserve">Accessibility and network indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293201v1</w:t>
+                <w:t xml:space="preserve">hal-05291022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le train léger innovant : un outil pour redynamiser le trafic le long des petites lignes de transport ferroviaire de voyageurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Thu Tu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1940,310 +1940,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04688838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility and network indicators</w:t>
+                <w:t xml:space="preserve">Estimating speeds over a long run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">IGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291022v1</w:t>
+                <w:t xml:space="preserve">hal-05293201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Night Train Services over Time: Exploration from Timetables in the 20th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Zogall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science History Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Social Science History Association, Nov 2023, Washington, United States</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391029v1</w:t>
+                <w:t xml:space="preserve">hal-04136738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle renaissance des petites lignes ferroviaires : quels enjeux territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Zogall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2023 – Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2274,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2337,148 +2376,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Night Train Services over Time: Exploration from Timetables in the 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Social Science History Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Social Science History Association, Nov 2023, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136738v1</w:t>
+                <w:t xml:space="preserve">hal-04391029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Geohistorical Accessibility in the Long Run: the Growth of the Waterway's Network</w:t>
               </w:r>
@@ -2674,217 +2674,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’Etat dans le transport ferroviaire 1980 -2021 (voire 2022-2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+                <w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire Réseau de recherche « Ferinter – International Railway Studies » L’État et le rail Les transports ferroviaires au prisme de la puissance publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735394v1</w:t>
+                <w:t xml:space="preserve">hal-03375316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Gravier</w:t>
+                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’Etat dans le transport ferroviaire 1980 -2021 (voire 2022-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire Réseau de recherche « Ferinter – International Railway Studies » L’État et le rail Les transports ferroviaires au prisme de la puissance publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375316v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Thu Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3097,299 +3097,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transferts de salaires entre les métropoles et leur périphérie en France. De quels liens parle-t-on?</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique de la croissance d'un réseau de transport : méthodes mixtes pour l'explication des écarts au modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terral</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417036v1</w:t>
+                <w:t xml:space="preserve">hal-02389380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique de la croissance d'un réseau de transport : méthodes mixtes pour l'explication des écarts au modèle</w:t>
+                <w:t xml:space="preserve">Jusqu'où la Métropole du Grand Paris transfère-t-elle ses richesses ? Une analyse à partir des navettes domicile-travail et des circulations de salaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389380v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu'où la Métropole du Grand Paris transfère-t-elle ses richesses ? Une analyse à partir des navettes domicile-travail et des circulations de salaire</w:t>
+                <w:t xml:space="preserve">Les transferts de salaires entre les métropoles et leur périphérie en France. De quels liens parle-t-on?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3397,94 +3397,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417038v1</w:t>
+                <w:t xml:space="preserve">hal-02417036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la représentation en grille du territoire pour l'étude de l'évolution du chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.590-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,64 +3522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3604,51 +3604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deraëve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislaire Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerrinha Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t>
@@ -3742,77 +3742,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles politiques jouent-elles vraiment leur rôle de poumon économique? Une analyse de la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3844,338 +3844,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traces de la vitesse entre réseau et territoire</w:t>
+                <w:t xml:space="preserve">Navetteurs et fuites de salaires: ampleur et disparités dans les zones d'emploi en France entre 1999 et 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Proulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531050v1</w:t>
+                <w:t xml:space="preserve">hal-01589216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navetteurs et fuites de salaires: ampleur et disparités dans les zones d'emploi en France entre 1999 et 2012</w:t>
+                <w:t xml:space="preserve">Ce que les métropoles nous cachent : un examen des disparités spatiales de croissance de l'emploi en France entre 1999 et 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t>
+              <w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589216v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les métropoles nous cachent : un examen des disparités spatiales de croissance de l'emploi en France entre 1999 et 2012</w:t>
+                <w:t xml:space="preserve">Les traces de la vitesse entre réseau et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589220v1</w:t>
+                <w:t xml:space="preserve">hal-01531050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the network effect: from the graph theory to diversifiable geohistorical data</w:t>
               </w:r>
@@ -4453,433 +4453,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility in long run: demographic dynamic and speed acceleration in the French Railway Network between 1860 and 1930</w:t>
+                <w:t xml:space="preserve">Géohistoire du lien réseau/territoire en France entre 1830 et 1930 : une approche géographiquement pondérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194509v1</w:t>
+                <w:t xml:space="preserve">hal-01155411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire du lien réseau/territoire en France entre 1830 et 1930 : une approche géographiquement pondérée</w:t>
+                <w:t xml:space="preserve">Accessibility in long run: demographic dynamic and speed acceleration in the French Railway Network between 1860 and 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155411v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French railway history in geo-historical perspectives, infrastructure, demographic dynamics and territorial change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distorsions of transportation infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schwartz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th annual Meeting of the Social Science History Association (SSHA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">European Social Science History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089337v1</w:t>
+                <w:t xml:space="preserve">hal-01089390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distorsions of transportation infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French railway history in geo-historical perspectives, infrastructure, demographic dynamics and territorial change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Social Science History Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">39th annual Meeting of the Social Science History Association (SSHA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089390v1</w:t>
+                <w:t xml:space="preserve">hal-01089337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l’espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV</w:t>
               </w:r>
@@ -5005,77 +5005,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les huit chantiers de la chaire NAEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deraëve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Champs-sur-Marne, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5930,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gxr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Litvine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Starzec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231165782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2017.1393358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte-Bacares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwartz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sapet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2016.08.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801300304x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Pablo G&#243;mez Ma&#241;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fareneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blondel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proulhac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429023v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. a Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21731-9_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae El Gouj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/pdf/10.1145/3557919.3565811" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557919.3565811" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451164v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOL028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gxr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Litvine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Starzec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231165782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2017.1393358" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte-Bacares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwartz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sapet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2016.08.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801300304x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Pablo G&#243;mez Ma&#241;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fareneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blondel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proulhac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429023v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. a Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21731-9_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae El Gouj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/pdf/10.1145/3557919.3565811" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557919.3565811" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451164v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOL028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>