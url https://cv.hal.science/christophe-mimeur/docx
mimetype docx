--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -532,1017 +532,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network analysis of French inland waterways since 1700</w:t>
+                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’État français dans le transport ferroviaire de 1980 à 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Frondizi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Litvine</w:t>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23998083231165782⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 751 (3), pp.5-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.751.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236106v1</w:t>
+                <w:t xml:space="preserve">hal-04136693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’État français dans le transport ferroviaire de 1980 à 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’effet territorial des réseaux de transport en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 751 (3), pp.5-28. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122 (4), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.751.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.122.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136693v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet territorial des réseaux de transport en question</w:t>
+                <w:t xml:space="preserve">Analyse diachronique de la croissance du réseau ferroviaire français entre 1860 et 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 122 (4), pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2020, 122 (4), pp.69-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.122.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.122.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128114v1</w:t>
+                <w:t xml:space="preserve">hal-03128119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse diachronique de la croissance du réseau ferroviaire français entre 1860 et 1930</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Deraëve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.122.0069⟩</w:t>
+              <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128119v1</w:t>
+                <w:t xml:space="preserve">hal-03478782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites lignes : de la nomenclature UIC à un classement par les enjeux et les potentiels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the structuring effect of transportation infrastructure: an empirical approach with the French Railway Network from 1860 to 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zembri</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/turb.133.0003⟩</w:t>
+              <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (2), pp.65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01615440.2017.1393358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478782v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the structuring effect of transportation infrastructure: an empirical approach with the French Railway Network from 1860 to 1910</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring one century of railway accessibility and population change in France. A historical GIS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sapet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01615440.2017.1393358⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.62-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616746v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de parcours interurbains en France : Une analyse géo-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Olarte-Bacares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports : économie, politique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 495, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring one century of railway accessibility and population change in France. A historical GIS approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l'espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2016.08.017⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Grande vitesse ferroviaire et territoires, 2013 (03), pp.193 - 210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S076189801300304x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1552,254 +1418,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu d'acteurs du fret ferroviaire dans les zones peu denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Pablo Gómez Mañas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Littoral Côte d'Opale; Lille Economics Management, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we reduce the modal share of the car? The case of Metropolitan Regional Express Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fareneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fareneau</w:t>
+                <w:t xml:space="preserve">Dimitri Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transport Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CYU Cergy PAris Université, Jun 2025, Cergy -Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05401018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility and network indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1815,168 +1681,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le train léger innovant : un outil pour redynamiser le trafic le long des petites lignes de transport ferroviaire de voyageurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Thu Tu Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04688838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating speeds over a long run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1992,509 +1858,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairer les enjeux des petites lignes ferroviaires à partir d’un référentiel géo-socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Zogall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle renaissance des petites lignes ferroviaires : quels enjeux territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Zogall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2023 – Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF 2023, Jun 2023, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière la relative stabilité de la carte des infrastructures, quelles évolutions du service ferroviaire de voyageurs sur les lignes de desserte fine des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Night Train Services over Time: Exploration from Timetables in the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science History Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Social Science History Association, Nov 2023, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Geohistorical Accessibility in the Long Run: the Growth of the Waterway's Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2503,119 +2369,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Litvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meetiing of the Social Science History Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Social Science History Association, Nov 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrace the waterways in France since the 18th century. Issues of HGIS and network in the long run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2644,496 +2510,496 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographic Union Paris 2022 - Time of Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’Etat dans le transport ferroviaire 1980 -2021 (voire 2022-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire Réseau de recherche « Ferinter – International Railway Studies » L’État et le rail Les transports ferroviaires au prisme de la puissance publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des potentiels de trafic pour les lignes ferroviaires : une nouvelle approche méthodologique appliquée au territoire normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Thu Thu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hély</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques relationnelles entre les territoires par la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique de la croissance d'un réseau de transport : méthodes mixtes pour l'explication des écarts au modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3149,1049 +3015,1049 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu'où la Métropole du Grand Paris transfère-t-elle ses richesses ? Une analyse à partir des navettes domicile-travail et des circulations de salaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transferts de salaires entre les métropoles et leur périphérie en France. De quels liens parle-t-on?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème colloque de l'Association Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Iasi, Roumanie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la représentation en grille du territoire pour l'étude de l'évolution du chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.590-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser la dotation en infrastructures pour caractériser la desserte ferroviaire en France entre 2009 et 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zembri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'une 'petite ligne' ferroviaire ? Une analyse à partir de la Région Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deraëve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislaire Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerrinha Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vaulx en Velin, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles politiques jouent-elles vraiment leur rôle de poumon économique? Une analyse de la circulation des revenus salariaux entre les métropoles et leurs périphéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème colloque de l'Association de Science Régionale De Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navetteurs et fuites de salaires: ampleur et disparités dans les zones d'emploi en France entre 1999 et 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les métropoles nous cachent : un examen des disparités spatiales de croissance de l'emploi en France entre 1999 et 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Proulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de la vitesse entre réseau et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the network effect: from the graph theory to diversifiable geohistorical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4207,614 +4073,614 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Humanities 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de transport à grande vitesse en France : construction et apports d'un système d'information géo-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and Geomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429023v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French railway network history, between HGIS, geohumanities and adjustment tools</w:t>
+                <w:t xml:space="preserve">Géohistoire du lien réseau/territoire en France entre 1830 et 1930 : une approche géographiquement pondérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. a Schwartz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">111th Annual meeting of Association of American Geographers (AAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157443v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire du lien réseau/territoire en France entre 1830 et 1930 : une approche géographiquement pondérée</w:t>
+                <w:t xml:space="preserve">A French railway network history, between HGIS, geohumanities and adjustment tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Schwartz</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. a Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">111th Annual meeting of Association of American Geographers (AAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155411v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility in long run: demographic dynamic and speed acceleration in the French Railway Network between 1860 and 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Colloquium on Quantitative and Theoretical Geography (ECQTG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distorsions of transportation infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Social Science History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French railway history in geo-historical perspectives, infrastructure, demographic dynamics and territorial change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4829,159 +4695,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th annual Meeting of the Social Science History Association (SSHA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l’espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4991,124 +4857,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les huit chantiers de la chaire NAEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deraëve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innov’day Ferroviaire, IFSTTAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Champs-sur-Marne, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5118,51 +4984,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure Networks and Major Transportation Places in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5172,92 +5038,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.1-29, 2025, SCIENCES, 9781789451740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388486.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d’infrastructures et lieux majeurs du transport dans le monde : regard géohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5277,204 +5143,204 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, pp.31-60, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Half a Century of Accessibility via the French Railway Network, 1860–1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Ways to apply Historical GIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.149-162, 2023, 978-3-031-21731-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21731-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting a Standard for Open and Collaborative Data Acquisition for Historical Cartography: Digitizing the French État-Major maps as a collaboration between the ANR COMMUNES and Open Historical Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Litvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanae El Gouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Starzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5483,83 +5349,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoHumanities '22: Proceedings of the 6th ACM SIGSPATIAL International Workshop on Geospatial Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association for Computing Machinery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-7, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3557919.3565811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5569,104 +5435,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour des trains de nuit se fait-il sur de bons rails ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5676,114 +5542,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traces de la vitesse entre réseau et territoire : approche géohistorique de la croissance du réseau ferroviaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Bourgogne, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016DIJOL028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01451164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5930,51 +5796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gxr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Litvine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Starzec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231165782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2017.1393358" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte-Bacares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwartz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sapet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2016.08.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801300304x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Pablo G&#243;mez Ma&#241;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fareneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blondel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854378v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proulhac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429023v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. a Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089337v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21731-9_11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae El Gouj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/pdf/10.1145/3557919.3565811" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557919.3565811" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451164v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOL028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gxr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2025.05.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Litvine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Starzec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083231165782" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.122.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zembri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.133.0003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2017.1393358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sapet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2016.08.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Olarte-Bacares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801300304x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Pablo G&#243;mez Ma&#241;as" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fareneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hasiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blondel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Tu Thi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Mazari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Zogall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;ly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Thu Thu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389380v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dislaire Clement" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrinha Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589216v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proulhac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429023v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. a Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21731-9_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae El Gouj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Meyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/pdf/10.1145/3557919.3565811" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557919.3565811" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01451164v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOL028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>