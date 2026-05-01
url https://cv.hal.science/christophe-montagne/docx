--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -1016,351 +1016,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive color quantization using the baker's transformation</w:t>
+                <w:t xml:space="preserve">Determining the Best Colour Axis for Detecting and Extracting Segments in Vision Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Edie Nzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cornu</w:t>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humberto Loaiza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.5--14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342254v1</w:t>
+                <w:t xml:space="preserve">hal-00342243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Best Colour Axis for Detecting and Extracting Segments in Vision Robotics</w:t>
+                <w:t xml:space="preserve">Adaptive color quantization using the baker's transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Smolarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Edie Nzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Triboulet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Science and Technology (JAST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (2), (elec. proc.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2199854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342243v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification Couleur : Comparaisons Objectives et Subjectives de Différents Algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Chaker Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Smolarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1402,77 +1402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence of line segments between two perpective images: comparaison between Epipolar, Bayesian and Neuronal approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Edie Nzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1688,51 +1688,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of HMM and DTW for 3D dynamic gesture recognition using depth only</w:t>
+                <w:t xml:space="preserve">A Depth-based approach for 3D dynamic gesture recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hiyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
@@ -1767,441 +1767,441 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhita Regragui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.229--245, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.103--110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352115v1</w:t>
+                <w:t xml:space="preserve">hal-01177438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Depth-based approach for 3D dynamic gesture recognition</w:t>
+                <w:t xml:space="preserve">Reconnaissance 3D des Gestes pour l’Interaction Naturelle Homme Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hiyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhita Regragui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.103--110</w:t>
+              <w:t xml:space="preserve">15ème édition des journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177438v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance 3D des Gestes pour l’Interaction Naturelle Homme Robot</w:t>
+                <w:t xml:space="preserve">Reconnaissance 3D des Gestes pour l'Interaction Naturelle Homme Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hiyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhita Regragui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fakhita Regragui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème édition des journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France. (elec. proc.)</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177441v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance 3D des Gestes pour l'Interaction Naturelle Homme Robot</w:t>
+                <w:t xml:space="preserve">Combination of HMM and DTW for 3D dynamic gesture recognition using depth only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hiyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssine Bouyakhf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhita Regragui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.229--245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31898-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161833v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Local Binary Pattern for PET image classification by SVM, Application to early Alzheimer disease diagnosis</w:t>
               </w:r>
@@ -2410,51 +2410,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combining approach for 2D face recognition application on IV2 database</w:t>
+                <w:t xml:space="preserve">Boosting steerable features for 2D face recognition on IV 2 database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nefissa Khiari Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
@@ -2472,106 +2472,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Bio-Inspired Systems and Signal Processing (BIOSIGNAL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Algarve, Portugal. pp.488--493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868714v1</w:t>
+                <w:t xml:space="preserve">hal-00744921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting steerable features for 2D face recognition on IV 2 database</w:t>
+                <w:t xml:space="preserve">A combining approach for 2D face recognition application on IV2 database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nefissa Khiari Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
@@ -2589,289 +2580,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-Inspired Systems and Signal Processing (BIOSIGNAL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.339--343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744921v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to search for Alzheimer's disease related changes in PET scans?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+                <w:t xml:space="preserve">2D Face recognition on IV² database by Steerable pyramid and LDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nefissa Khiari Hili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national Recharche en Imagerie et Technologies pour la Santé (RITS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes, France. (elec. proc)</w:t>
+              <w:t xml:space="preserve">7ème atelier sur le Traitement et l'Analyse de l'Information Méthodes et Applications (TAIMA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. (elec. proc)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762932v1</w:t>
+                <w:t xml:space="preserve">hal-00762930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Face recognition on IV² database by Steerable pyramid and LDA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nefissa Khiari Hili</w:t>
+                <w:t xml:space="preserve">Where to search for Alzheimer's disease related changes in PET scans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kodewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème atelier sur le Traitement et l'Analyse de l'Information Méthodes et Applications (TAIMA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Hammamet, Tunisie. (elec. proc)</w:t>
+              <w:t xml:space="preserve">Colloque national Recharche en Imagerie et Technologies pour la Santé (RITS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France. (elec. proc)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762930v1</w:t>
+                <w:t xml:space="preserve">hal-00762932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and counting of &amp;quot;in vivo&amp;quot; cells to predict cell migratory potential</w:t>
               </w:r>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Smolarz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Color in Graphics, Imaging and Vision (CGIV 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3188,649 +3188,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new color invariant for image retrieval using the baker's transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant couleur basé sur la transformée du boulanger. Application à la localisation globale d'un robot d'intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jacquin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Imaging Technology and Applications for the 21th century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Beijing, China. pp.(Elect. Proc.)</w:t>
+              <w:t xml:space="preserve">Int. Conf. Sciences of Electronics, Technology of Information and Telecommunication (SETIT 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342240v1</w:t>
+                <w:t xml:space="preserve">hal-00342241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant couleur basé sur la transformée du boulanger. Application à la localisation globale d'un robot d'intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new color invariant for image retrieval using the baker's transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Smolarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jacquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Sciences of Electronics, Technology of Information and Telecommunication (SETIT 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Sousse, Tunisie. pp.(Elect. Proc.)</w:t>
+              <w:t xml:space="preserve">International Conference on Imaging Technology and Applications for the 21th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Beijing, China. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342241v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive color quantization using the Baker' Transform</w:t>
+                <w:t xml:space="preserve">New Color Features for In-Door Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Smolarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cornu</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGIV 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SETIT'04: Sciences of ElectronicTechnology of Informations and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisia. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870907v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Color Features for In-Door Image Processing</w:t>
+                <w:t xml:space="preserve">Réduction adaptative des couleurs au moyen de la Transformée du Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Smolarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Colle</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT'04: Sciences of ElectronicTechnology of Informations and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Sousse, Tunisia. pp.7</w:t>
+              <w:t xml:space="preserve">SETIT 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108910v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction adaptative des couleurs au moyen de la Transformée du Boulanger</w:t>
+                <w:t xml:space="preserve">Adaptive color quantization using the Baker' Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Smolarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">CGIV 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870906v1</w:t>
+                <w:t xml:space="preserve">hal-02870907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching stereoscopic segments: comparison between epipolar, bayesian, and neuronals approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille N'Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05293809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfei Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimeng Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghu Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06873-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hiyadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhita Regragui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefissa Khiari Hili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roumes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2015.0239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Qasim Syed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/13572-0946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kodewitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.05.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GXC3M1T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/870492" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2199854" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Loaiza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v10i2.16403" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820971" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31898-1_13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Elghanaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469507" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jacquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N'Zi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05293809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfei Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimeng Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxiang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghu Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06873-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hiyadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssine Bouyakhf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhita Regragui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefissa Khiari Hili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roumes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2015.0239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Qasim Syed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/13572-0946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kodewitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.05.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GXC3M1T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chaari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/870492" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Edie Nzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Loaiza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Chaker Larabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2199854" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjpas.v10i2.16403" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2016.7820971" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31898-1_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Giraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Elghanaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469507" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jacquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N'Zi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>