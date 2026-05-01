--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -797,429 +797,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost of walking and body composition changes during a 9-month multidisciplinary weight reduction program and 4-month follow-up in adolescents with obesity</w:t>
+                <w:t xml:space="preserve">Association of protein-energy partitioning with body weight and body composition changes in adolescents with severe obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia d'Alleva</w:t>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gonnelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2021-0273⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (11), pp.2021-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-022-01218-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437320v1</w:t>
+                <w:t xml:space="preserve">hal-03842353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D status modulates mitochondrial oxidative capacities in skeletal muscle: role in sarcopenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy cost of walking and body composition changes during a 9-month multidisciplinary weight reduction program and 4-month follow-up in adolescents with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia d'Alleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Salles</w:t>
+                <w:t xml:space="preserve">Filippo Vaccari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elske Brouwer-Brolsma</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-04246-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2021-0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879054v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of protein-energy partitioning with body weight and body composition changes in adolescents with severe obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin D status modulates mitochondrial oxidative capacities in skeletal muscle: role in sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Isacco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Anouk Mm. Vaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Elske Brouwer-Brolsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (11), pp.2021-2028. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-022-01218-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-04246-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842353v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
               </w:r>
@@ -1333,533 +1333,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Totum-63 on glucose homeostasis and postprandial glycemia: a translational study</w:t>
+                <w:t xml:space="preserve">Day and night changes in energy expenditure of patients on automated peritoneal dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda F. Otero</w:t>
+                <w:t xml:space="preserve">Anais Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
+                <w:t xml:space="preserve">Nathalie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Ripoche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bargetto</w:t>
+                <w:t xml:space="preserve">Aurélien Piraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00629.2020⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 40 (5), pp.3454-3461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220479v1</w:t>
+                <w:t xml:space="preserve">hal-03180109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day and night changes in energy expenditure of patients on automated peritoneal dialysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Totum-63 on glucose homeostasis and postprandial glycemia: a translational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aniort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Yolanda F. Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Poyet</w:t>
+                <w:t xml:space="preserve">Florian Le Joubioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Meunier</w:t>
+                <w:t xml:space="preserve">Doriane Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Piraud</w:t>
+                <w:t xml:space="preserve">Maxime Bargetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 40 (5), pp.3454-3461. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (6), pp.E1119-E1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00629.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180109v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Functional Calorimetric Chambers in France Complete the Room Indirect Calorimetry Operating and Reporting Standards (RICORS) 1.0 Guide List</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Alterations of the endocannabinoid system and circulating and peripheral tissue levels of endocannabinoids in sarcopenic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruddy Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabiana Piscitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phelipe Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.23138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.662-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180069v1</w:t>
+                <w:t xml:space="preserve">hal-03463603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of the endocannabinoid system and circulating and peripheral tissue levels of endocannabinoids in sarcopenic rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Phelipe Sanchez</w:t>
+                <w:t xml:space="preserve">Two Functional Calorimetric Chambers in France Complete the Room Indirect Calorimetry Operating and Reporting Standards (RICORS) 1.0 Guide List</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruddy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.662-676. </w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.631-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oby.23138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463603v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to lean mass gain in constitutional thinness in free‐living conditions is not overpassed by overfeeding</w:t>
               </w:r>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of high-intensity interval training and moderate-intensity continuous training on glycaemic control and skeletal muscle mitochondrial function in db/db mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2554,51 +2554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2643,4393 +2643,4405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational and design of an overfeeding protocol in constitutional thinness: Understanding the physiology, metabolism and genetic background of resistance to weight gain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Galusca</w:t>
+                <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Hager</w:t>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Feasson</w:t>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Valsesia</w:t>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77 (5), pp.563-569. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (8), pp.1382-1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M065458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636427v1</w:t>
+                <w:t xml:space="preserve">hal-01464071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+                <w:t xml:space="preserve">Rational and design of an overfeeding protocol in constitutional thinness: Understanding the physiology, metabolism and genetic background of resistance to weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiin Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Galusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pitois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">Jörg Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+                <w:t xml:space="preserve">Léonard Feasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+                <w:t xml:space="preserve">Armand Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (8), pp.1382-1397. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (5), pp.563-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M065458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464071v1</w:t>
+                <w:t xml:space="preserve">hal-02636427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chambres calorimétriques pour l’homme et analyse de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.98 - 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of total energy expenditure assessed by two devices in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (5), pp.391-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17461391.2014.949309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuregulin 1 affects leptin levels, food intake and weight gain in normal-weight, but not obese, db/db mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (2), pp.168-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure, spontaneous physical activity and with weight gain in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (3), pp.457-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal Protein Malnutrition Affects Mitochondrial Function in Adult and Results in a Resistance to High Fat Diet-Induced Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Muranishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0104896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Oxygen Consumption in Rats during Uphill (Concentric) and Downhill (Eccentric) Treadmill Exercise Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (3), pp.689-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives des deux écoles techniques sur l'analyse des gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Mohrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Falcimagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 24-h Energy Intake of Obese Adolescents Is Spontaneously Reduced after Intensive Exercise: A Randomized Controlled Trial in Calorimetric Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e29840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 24-h energy intake of obese adolescents is spontaneously reduced after intensive exercise: a randomized controlled trial in calorimetric chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overweight after deep brain stimulation of the subthalamic nucleus in Parkinson disease: Long term follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Pierre Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (5), pp.484-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp.2008.158576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of body weight gain in patients with Parkinson's disease after subthalamic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 130 (7), pp.1808-1818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awm113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and physiological regulation of body fatness : A cross-sectional study in elderly men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (2), pp.322-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ijo.0803113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating relative physical workload using heart rate monitoring: a validation by whole-body indirect calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (1-2), pp.46-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-004-1228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributing factors and variability of energy expenditure in non-obese, obese, and post-obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (2), pp.129-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in adipocyte hormones and lipid oxidation associated with weight loss and regain in severely obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (10), pp.1184-1191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ijo.0802977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributing factors and variability of energy expenditure in non-obese, obese, and post-obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (2), pp.129-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weight reduction program preserves fat-free mass but not metabolic rate in obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (2), pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy value of a low-digestible carbohydrate, NUTRIOSE® FB, and its impact on magnesium, calcium and zinc apparent absorption and retention in healthy young men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tressol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (6), pp.344-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-004-0477-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged daytime exercise repeated over 4 days increases sleeping heart rate and metabolic rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (4), pp.616-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of energy expenditure associated with physical activities in free-living obese and nonobese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 78 (3), pp.471-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of energy expenditure associated with physical activities in free-living obese and nonobese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 78 (3), pp.471-479. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/78.3.471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net energy value of two low-digestible carbohydrates, Lycasin®HBC and the hydrogenated polysaccharide fraction of Lycasin®HBC in healthy human subjects and their impact on nutrient digestive utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sinaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Wils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 87 (2), pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle fatty acid oxidative capacity is a determinant of whole body fat oxidation in elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 280 (1), pp.E143-E149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced whole-body fat oxidation in women and in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Levadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (1), pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily energy expenditure and its main components as measured by whole-body indirect calorimetry in athletic and non-athletic adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 83 (4), pp.355-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course effects of endurance training on fat oxidation in sedentary elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 23 (7), pp.706-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course metabolic adaptations during endurance training according to initial physical capacities of sedentary elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 14 weeks of progressive endurance training on energy expenditure in elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80, pp.511-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for determining energy expenditure of elderly people in free-living conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Morio</w:t>
+                <w:t xml:space="preserve">Gender differences in energy expended during activities and in daily energy expenditure of elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ritz</w:t>
+                <w:t xml:space="preserve">B. Beaufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Verdier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+                <w:t xml:space="preserve">E. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 273 (2), pp.E321-E327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.1997.273.2.E321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900008v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical evaluation of the factorial and heart-rate recording methods for the determination of energy expenditure of free-living elderly people</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Verdier</w:t>
+                <w:t xml:space="preserve">Comparison of methods for determining energy expenditure of elderly people in free-living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Beaufrère</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.709-722</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (3), pp.358-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694406v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender differences in energy expended during activities and in daily energy expenditure of elderly people</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Beaufrere</w:t>
+                <w:t xml:space="preserve">Critical evaluation of the factorial and heart-rate recording methods for the determination of energy expenditure of free-living elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Ritz</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.709-722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.1997.273.2.E321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04667418v1</w:t>
+                <w:t xml:space="preserve">hal-02694406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in energy expended during activities and in daily energy expenditure of elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 273 (36), pp.E321-E327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7039,134 +7051,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de mesure ou d'évaluation des dépenses énergétiques chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and muscular impact of supplementation with camelina oil in old mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,484 +7223,484 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTPIOD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the calorimetric potential of yellow mealworms in a mass rearing context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Poulhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress: Insects to Feed the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical activity on tumour immunity in C57BL/6 mouse syngeneic model of mammary cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Jun 2017, Clermont-Ferrand, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’un anti-estrogène sur le développement tumoral mammaire chez la souris C57BL/6 obèse en environnement enrichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,106 +7709,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and French Physiological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. 158 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apha.12712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High intensity interval training improves glucose metabolism in diabetic mice despite limited mitochondrial adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7804,2258 +7816,2258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’activité physique spontanée en situation d’obésité sur la cancérogenèse mammaire : approche expérimentale chez la souris C57/bl6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; laboratoire de recherche en Cardiovasculaire, Métabolisme, Diabétologie et Nutrition (CarMeN). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimétrie Indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 eres Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne Lyon, Grenoble, Clermont - Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure in kidney transplant patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Nutrition and Metabolism in Renal Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.krcp.2012.04.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de gaz et les chambres calorimétriques pour l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole technique Analyse des gaz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actiheart VS. Sensewear Armband for prediction of enertgy expenditure in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérives des analyseurs d'O2 et de CO2 dues aux variations de la pression atmosphérique : conséquences et corrections pour la détermination des dépenses énergétiques de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Mesure et de la Métrologie (J2M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Balaruc les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de la prise de poids chez le patient parkinsonien après stimulation sous-thalamique : implication des modifications de la dépense énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24.Congrès de la Société Francophone de Nutrition Entérale et Parentérale (SFNEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du volume de sport et de la dépense énergétique sur le contrôle de la masse grasse, de l’oxydation lipidique et de la capacité du muscle à oxyder les acides gras chez l’homme âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of body weight gain in parkinsonian patients after subthalamic stimulation: Implication of changes in energy expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of Parkinson's Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body fatness, muscle fat oxidative capacity and insulin sensitivity are affected by the volume of sport exercise rather than by overall daily activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Congress on Nutrtion and Health in the Elderly People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regain de poids d'adolescents obèses en relation avec les variations de l'état hormonal et de l'oxydation lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition (SFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépense énergétique des adolescents non-obèses, obèses ou post-obèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition (SFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispendio energetico e attivita’ fisica in adolescenti obesi e non-obesi nelle condizioni di vita abituali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1° Congresso nazionale della Società Italiana dell’Obesità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated prolonged exercise during four days increases heart rate and metabolic rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispendio energetico e attivita’ fisica in adolescenti obesi e non-obesi nelle condizioni di vita abituali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congresso Nazionale della Società Italiana dell'Obesità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure of severely obese and non-obese adolescents in standardized and free-living conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Association for the Study of Obesity annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course metabolic adaptations during endurance training according to initial physical capacities in sedentary elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Symposium on Physical Activity in the Prevention and Treatment of Obesity and its Metabolic Co-Morbidities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Kuopio, Finland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction des erreurs dues à la dérive des analyseurs de gaz consécutive aux variations de la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la mesure électronique, informatique, automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of daily energy expenditure of elderly people in free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10065,712 +10077,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines du ver de farine représentent une alternative intéressante à la caséine au cours de l'entraînement physique chez le rat en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité des chambres calorimétriques pour mesurer les changements des dépenses énergétiques chez les patients atteints de la maladie de Parkinson</w:t>
+                <w:t xml:space="preserve">Measurement of energy expenditure of yellow mealworms in a mass rearing context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Poulhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Recent Advances &amp; Controversies in the Measurement of Energy Metabolism (RACMEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867234v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of calorimetric chambers for measuring changes of energy expenditure in Parkinson disease patients</w:t>
+                <w:t xml:space="preserve">Utilité des chambres calorimétriques pour mesurer les changements des dépenses énergétiques chez les patients atteints de la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Boirie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Pereira</w:t>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances &amp; Controversies in the Measurement of Energy Metabolism (RACMEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842573v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of energy expenditure of yellow mealworms in a mass rearing context</w:t>
+                <w:t xml:space="preserve">Usefulness of calorimetric chambers for measuring changes of energy expenditure in Parkinson disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances &amp; Controversies in the Measurement of Energy Metabolism (RACMEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842502v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Al Dekwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength, protein synthesis, and energy metabolism alterations in aged mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10789,467 +10801,467 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Metabolomic Days 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rotterdam, Netherlands. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary tumor growth limits spontaneous physical activity in high-fat diet fed mice housed in an enriched environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basal versus resting metabolic rate as measured in calorimetric chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">RACMEM-2017, 4. International Conference on Recent Advances and Controversies in the Measurement of Energy Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Fribourg, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594879v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal versus resting metabolic rate as measured in calorimetric chambers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la carcinogenèse mammaire et du surpoids sur l’activité physique spontanée et le rythme circadien chez la souris C57BL/6 placée ou non en environnement enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RACMEM-2017, 4. International Conference on Recent Advances and Controversies in the Measurement of Energy Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Fribourg, Switzerland. 2017</w:t>
+              <w:t xml:space="preserve">43. Colloque AFSTAL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738033v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11268,113 +11280,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11393,113 +11405,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11518,3239 +11530,3239 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Anniversary of the FEPS, 168th Anniversary of French Physiological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hoboken, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée ralentit la croissance tumorale chez la souris C57/bl6 en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Mahbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 639 p., 2015, JFN2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Energy Expenditure and Spontaneous Physical Activity Are Associated With Weight Gain in Kidney Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Transplant Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, San Francisco, United States. American Journal of Transplantation, 98 (S1), 2014, American Journal of Transplantation. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.tp.0000452132.35587.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de gaz et les Chambres Calorimétriques pour l'homme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École Technique "Analyse des Gaz".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of night median heart rate in calorimetric chambers versus in free living conditions : a critical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances and Controversies in the Measurement of Energy Metabolism (RACMEM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory test for gas concentrations measurements of the R3C network's calorimetric chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances and Controversies in the Measurement of Energy Metabolism (RACMEM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensewear Armband for prediction of energy expenditure in controlled and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sauvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Glasgow, United Kingdom. 2011, 2th. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of exercise intensity on 24h energy balance in obese children : an exploration in calorimetric chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient transplanté rénal présente un hyper métabolisme énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de gaz et les chambres calorimétriques pour l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole des techniques : Analyses des gaz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Arles, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The R3C French network : a federative tool for large studies on energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RACMEM 2008 : Recent Advances and Controversies in the Measurement of Energy Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Denver, United States. 2008, Abstracts of the RACMEM 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson's disease patients become overweight after STN DBS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of night median heart rate in calorimetric chambers versus in free living conditions : a critical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. WFN World Congress on Parkinson's Disease and Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Amsterdam, Netherlands. Parkinsonism and Related Disorders, 2007, Parkinsonism and Related Disorders</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 124, 2007, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601222v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of night median heart rate in calorimetric chambers versus in free living conditions : a critical evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parkinson's disease patients become overweight after STN DBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 124, 2007, Energy and protein metabolism and nutrition</w:t>
+              <w:t xml:space="preserve">17. WFN World Congress on Parkinson's Disease and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Amsterdam, Netherlands. Parkinsonism and Related Disorders, 2007, Parkinsonism and Related Disorders</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758048v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory test for gas concentration measurements of the R3C network calorimetric chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France. Wageningen Academic Publisher, EAAP Publication, 124, 2007, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse du métabolisme de base des patients parkinsoniens aux traitements, est différente selon le sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight gain mecanisms in Parkinson's disease after subthalamic stimulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress of Parkinson's Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight gain mecanisms after deep brain stimulation of the subthalamic nucleus in Parkinson’s disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Derost</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress of Parkinson's Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Kyoto, Japan. Movement Disorders, 21, 2006, Movement Disorders</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre Calorimétrique : utilisation à visée épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Derumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Clermont-Ferrand, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of body weight gain in parkinson patients after subthalamic stimulation: implication of changes in energy expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Derost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Derost</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Annual Meeting of the American Academy of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Miami Beach, États-Unis. Neurology, 64 (6), 2005, Neurology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de la prise de poids chez le patient parkinsonien après stimulation sous-thalamique : implication des modifications de dépense énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Clermont-Ferrand, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated prolonged exercise during four days increases sleeping heart rate and metabolic rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Salzburg, Austria. 2003, 8th. Annual Congress of the European College of Sport Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de modélisation du métabolisme énergétique chez l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition (SFN),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure of severely obese and non-obese adolescents in standardized and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès NASO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Québec, Canada. Obesity Research, 9(3), 2001, Obesity Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure in relation to sex, age, body composition and physical activity in obese and non-obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Comité Scientifique International du CRNH d'Auvergne (poster)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, NA, France. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité du muscle à oxyder les acides gras varie selon l'activité physique des personnes âgées et influence l'oxydation des lipides dans le corps entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de la SFNEP, Société Francophone de Nutrition Entérale et Parentérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Strasbourg, France. Nutrition Clinique et Métabolisme, 13 (1), 1999, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course metabolic adaptations during endurance training according to initial physical capacities in sedentary elderly people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beaufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Physical Activity in the Prevention and Treatment of Obesity and its Metabolic Co-Morbidities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des dépenses énergétiques des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Réunion des CNRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Clermont-Ferrand, France. 1 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the factorial and heart rate recording methods to estimate daily energy expenditure of elderly people in free-living conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Beaufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the European Society of Parenteral and Enteral Nutrition (ESPEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14760,125 +14772,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau Technique de Calorimétrie Indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien vieillir. Nutrition Optimisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 126 (605), 270 p., 2012, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15025,51 +15037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194334v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thivel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopkins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01740-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Alleva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gonnelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vaccari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2021-0273" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01218-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F. Otero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00629.2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23138" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiin Ling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Galusca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bartova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000001992" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Canto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00276-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hager" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.06.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216265v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.12.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.05.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029840" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bannier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Pierre Derost" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2008.158576" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm113" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bedu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803113" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-004-1228-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/117CB4F3E38D2EDDD52CA7DC2400FD73EB7E1083/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Bitar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribeyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phano Lazzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802977" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900553v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682778v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wils" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0477-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVRNG7S8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mischler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mounier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pialoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/78.3.471" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676102v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Levadoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puissant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699156v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribeyre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694294v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coudert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900008v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ritz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verdier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667418v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufrere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.2.E321" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Poulhes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tournier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811524v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601836v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.krcp.2012.04.345" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600977v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601061v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600338v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600069v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607657v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzeri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600442v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761400v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839174v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764797v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775990v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867234v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boirie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738033v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000452132.35587.45" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761425v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601684v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607583v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Heng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601803v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173378v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacobi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601222v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bannier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607052v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761098v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601062v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607045v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Derumeaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606360v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600436v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mischler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mounier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunlon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600401v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600171v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761049v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839795v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602014v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194334v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thivel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopkins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01740-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01218-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Alleva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gonnelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vaccari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2021-0273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F. Otero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00629.2020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23138" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiin Ling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Galusca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bartova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000001992" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Canto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00276-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.06.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N02J762X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216265v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bannier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Pierre Derost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2008.158576" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm113" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bedu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-004-1228-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/117CB4F3E38D2EDDD52CA7DC2400FD73EB7E1083/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Bitar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribeyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phano Lazzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802977" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wils" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0477-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVRNG7S8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mischler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mounier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pialoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/78.3.471" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Levadoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puissant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribeyre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694294v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coudert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufrere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.2.E321" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900008v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ritz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verdier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395701v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Poulhes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tournier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744029v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601836v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.krcp.2012.04.345" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600339v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601061v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600069v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607657v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzeri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600402v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839174v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842502v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867234v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boirie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lambert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738033v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761122v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000452132.35587.45" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Heng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacobi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758048v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bannier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607045v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Derumeaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600061v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600436v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mischler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mounier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunlon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600079v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600401v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600171v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761049v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839795v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761014v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602014v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>