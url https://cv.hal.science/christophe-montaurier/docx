--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -127,429 +127,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the roles of body composition, energy expenditure and substrate metabolism in the control of daily energy intake in adolescents with obesity</w:t>
+                <w:t xml:space="preserve">Adaptive thermogenesis in response to weight loss and weight regain: first evidence in adolescents with severe obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thivel</w:t>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hopkins</w:t>
+                <w:t xml:space="preserve">Éric Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lazzer</w:t>
+                <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Moore</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (6), pp.1076-1083. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-025-01740-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114525105837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194334v1</w:t>
+                <w:t xml:space="preserve">hal-05460842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive thermogenesis in response to weight loss and weight regain: first evidence in adolescents with severe obesity</w:t>
+                <w:t xml:space="preserve">Effects of dietary camelina oil intake on skeletal muscle metabolism and sarcopenia in older mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Doucet</w:t>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Lazzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114525105837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-025-01089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460842v1</w:t>
+                <w:t xml:space="preserve">hal-05121323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary camelina oil intake on skeletal muscle metabolism and sarcopenia in older mice</w:t>
+                <w:t xml:space="preserve">Examining the roles of body composition, energy expenditure and substrate metabolism in the control of daily energy intake in adolescents with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">D. Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+                <w:t xml:space="preserve">H. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (6), pp.1076-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-025-01089-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-025-01740-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121323v1</w:t>
+                <w:t xml:space="preserve">hal-05194334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bio imagery user-friendly tool for automatic morphometry measurement on muscle cell cultures and histological sections</w:t>
               </w:r>
@@ -561,51 +561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -797,429 +797,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of protein-energy partitioning with body weight and body composition changes in adolescents with severe obesity</w:t>
+                <w:t xml:space="preserve">Energy cost of walking and body composition changes during a 9-month multidisciplinary weight reduction program and 4-month follow-up in adolescents with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Isacco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Mattia d'Alleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+                <w:t xml:space="preserve">Federica Gonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Vaccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-022-01218-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2021-0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842353v1</w:t>
+                <w:t xml:space="preserve">hal-03437320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost of walking and body composition changes during a 9-month multidisciplinary weight reduction program and 4-month follow-up in adolescents with obesity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin D status modulates mitochondrial oxidative capacities in skeletal muscle: role in sarcopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Vaccari</w:t>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boirie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Mm. Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elske Brouwer-Brolsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2021-0273⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-04246-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437320v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D status modulates mitochondrial oxidative capacities in skeletal muscle: role in sarcopenia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of protein-energy partitioning with body weight and body composition changes in adolescents with severe obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Mm. Vaes</w:t>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elske Brouwer-Brolsma</w:t>
+                <w:t xml:space="preserve">Nicole Fearnbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.1288. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (11), pp.2021-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-04246-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-022-01218-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879054v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational supplementation with eicosapentaenoic acid reduced the metabolic consequences on the whole body and skeletal muscle in mice receiving an obesogenic diet</w:t>
               </w:r>
@@ -1601,265 +1601,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of the endocannabinoid system and circulating and peripheral tissue levels of endocannabinoids in sarcopenic rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Salles</w:t>
+                <w:t xml:space="preserve">Two Functional Calorimetric Chambers in France Complete the Room Indirect Calorimetry Operating and Reporting Standards (RICORS) 1.0 Guide List</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Piscitelli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruddy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.12855⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.631-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463603v1</w:t>
+                <w:t xml:space="preserve">hal-03180069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Functional Calorimetric Chambers in France Complete the Room Indirect Calorimetry Operating and Reporting Standards (RICORS) 1.0 Guide List</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+                <w:t xml:space="preserve">Alterations of the endocannabinoid system and circulating and peripheral tissue levels of endocannabinoids in sarcopenic rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Piscitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phelipe Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruddy Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (4), pp.631-631. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.662-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oby.23138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180069v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to lean mass gain in constitutional thinness in free‐living conditions is not overpassed by overfeeding</w:t>
               </w:r>
@@ -2113,51 +2113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4E-BP1 and 4E-BP2 double knockout mice are protected from aging-associated sarcopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,90 +2515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle metabolic alterations induced by genetic ablation of 4E-BP1 and 4E-BP2 in response to diet-induced obesity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2643,376 +2643,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chambres calorimétriques pour l’homme et analyse de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.98 - 106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464071v1</w:t>
+                <w:t xml:space="preserve">hal-01578232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational and design of an overfeeding protocol in constitutional thinness: Understanding the physiology, metabolism and genetic background of resistance to weight gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiin Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Galusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Feasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77 (5), pp.563-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chambres calorimétriques pour l’homme et analyse de gaz</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EPA prevents fat mass expansion and metabolic disturbances in mice fed with a Western diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystele Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (8), pp.1382-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M065458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578232v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of total energy expenditure assessed by two devices in controlled and free-living conditions</w:t>
               </w:r>
@@ -3784,90 +3784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 24-h Energy Intake of Obese Adolescents Is Spontaneously Reduced after Intensive Exercise: A Randomized Controlled Trial in Calorimetric Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3918,64 +3918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 24-h energy intake of obese adolescents is spontaneously reduced after intensive exercise: a randomized controlled trial in calorimetric chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,601 +4444,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating relative physical workload using heart rate monitoring: a validation by whole-body indirect calorimetry</w:t>
+                <w:t xml:space="preserve">Contributing factors and variability of energy expenditure in non-obese, obese, and post-obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Garet</w:t>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Boudet</w:t>
+                <w:t xml:space="preserve">Abdelali Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-004-1228-9⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682775v1</w:t>
+                <w:t xml:space="preserve">hal-03180132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing factors and variability of energy expenditure in non-obese, obese, and post-obese adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Changes in adipocyte hormones and lipid oxidation associated with weight loss and regain in severely obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphano Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (10), pp.1184-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ijo.0802977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180132v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in adipocyte hormones and lipid oxidation associated with weight loss and regain in severely obese adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphano Lazzer</w:t>
+                <w:t xml:space="preserve">Contributing factors and variability of energy expenditure in non-obese, obese, and post-obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vermorel</w:t>
+                <w:t xml:space="preserve">Jérôme Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.ijo.0802977⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678540v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing factors and variability of energy expenditure in non-obese, obese, and post-obese adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Estimating relative physical workload using heart rate monitoring: a validation by whole-body indirect calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (1-2), pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-004-1228-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900553v1</w:t>
+                <w:t xml:space="preserve">hal-02682775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weight reduction program preserves fat-free mass but not metabolic rate in obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (2), pp.233-240</w:t>
@@ -5119,51 +5119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy value of a low-digestible carbohydrate, NUTRIOSE® FB, and its impact on magnesium, calcium and zinc apparent absorption and retention in healthy young men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,411 +5259,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged daytime exercise repeated over 4 days increases sleeping heart rate and metabolic rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of energy expenditure associated with physical activities in free-living obese and nonobese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mischler</w:t>
+                <w:t xml:space="preserve">A. Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vermorel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Pialoux</w:t>
+                <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 28 (4), pp.616-629</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 78 (3), pp.471-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678283v1</w:t>
+                <w:t xml:space="preserve">hal-02676970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of energy expenditure associated with physical activities in free-living obese and nonobese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lazzer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Stefano Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bitar</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Vernet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 78 (3), pp.471-479</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 78 (3), pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/78.3.471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676970v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of energy expenditure associated with physical activities in free-living obese and nonobese adolescents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Bitar</w:t>
+                <w:t xml:space="preserve">Prolonged daytime exercise repeated over 4 days increases sleeping heart rate and metabolic rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Vernet</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (4), pp.616-629</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697674v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net energy value of two low-digestible carbohydrates, Lycasin®HBC and the hydrogenated polysaccharide fraction of Lycasin®HBC in healthy human subjects and their impact on nutrient digestive utilization</w:t>
               </w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (1), pp.39-44</w:t>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 83 (4), pp.355-362</w:t>
@@ -6268,277 +6268,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course metabolic adaptations during endurance training according to initial physical capacities of sedentary elderly people</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of 14 weeks of progressive endurance training on energy expenditure in elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Beaufrère</w:t>
+                <w:t xml:space="preserve">G. Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.187-188</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.511-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900153v1</w:t>
+                <w:t xml:space="preserve">hal-02694395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 14 weeks of progressive endurance training on energy expenditure in elderly people</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Morio</w:t>
+                <w:t xml:space="preserve">Time-course metabolic adaptations during endurance training according to initial physical capacities of sedentary elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pickering</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Fellmann</w:t>
+                <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80, pp.511-519</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.187-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694395v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in energy expended during activities and in daily energy expenditure of elderly people</w:t>
               </w:r>
@@ -6576,51 +6576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 273 (2), pp.E321-E327. </w:t>
@@ -6783,51 +6783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical evaluation of the factorial and heart-rate recording methods for the determination of energy expenditure of free-living elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6835,51 +6835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 78, pp.709-722</w:t>
@@ -6908,64 +6908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in energy expended during activities and in daily energy expenditure of elderly people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7147,77 +7147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and muscular impact of supplementation with camelina oil in old mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7499,411 +7499,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un anti-estrogène sur le développement tumoral mammaire chez la souris C57BL/6 obèse en environnement enrichi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
+                <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and French Physiological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. 158 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740338v1</w:t>
+                <w:t xml:space="preserve">hal-02744029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
+                <w:t xml:space="preserve">High intensity interval training improves glucose metabolism in diabetic mice despite limited mitochondrial adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and French Physiological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02744029v1</w:t>
+                <w:t xml:space="preserve">hal-02742388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity interval training improves glucose metabolism in diabetic mice despite limited mitochondrial adaptations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Impact d’un anti-estrogène sur le développement tumoral mammaire chez la souris C57BL/6 obèse en environnement enrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Delcros</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2016, Clermont-Ferrand, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742388v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’activité physique spontanée en situation d’obésité sur la cancérogenèse mammaire : approche expérimentale chez la souris C57/bl6</w:t>
               </w:r>
@@ -8532,51 +8532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24.Congrès de la Société Francophone de Nutrition Entérale et Parentérale (SFNEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Bordeaux, France</w:t>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8778,51 +8778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress of Parkinson's Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Rome, Italy</w:t>
@@ -8890,51 +8890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8966,730 +8966,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regain de poids d'adolescents obèses en relation avec les variations de l'état hormonal et de l'oxydation lipidique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Dépense énergétique des adolescents non-obèses, obèses ou post-obèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition (SFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600069v1</w:t>
+                <w:t xml:space="preserve">hal-01607657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépense énergétique des adolescents non-obèses, obèses ou post-obèses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Regain de poids d'adolescents obèses en relation avec les variations de l'état hormonal et de l'oxydation lipidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lazzeri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition (SFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607657v1</w:t>
+                <w:t xml:space="preserve">hal-01600069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispendio energetico e attivita’ fisica in adolescenti obesi e non-obesi nelle condizioni di vita abituali.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Meyer</w:t>
+                <w:t xml:space="preserve">Repeated prolonged exercise during four days increases heart rate and metabolic rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Bitar</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1° Congresso nazionale della Società Italiana dell’Obesità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Verona, Italy</w:t>
+              <w:t xml:space="preserve">Annual Congress of European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761418v1</w:t>
+                <w:t xml:space="preserve">hal-01600402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated prolonged exercise during four days increases heart rate and metabolic rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vermorel</w:t>
+                <w:t xml:space="preserve">Dispendio energetico e attivita’ fisica in adolescenti obesi e non-obesi nelle condizioni di vita abituali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Lazzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">1. Congresso Nazionale della Società Italiana dell'Obesità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600402v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispendio energetico e attivita’ fisica in adolescenti obesi e non-obesi nelle condizioni di vita abituali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dispendio energetico e attivita’ fisica in adolescenti obesi e non-obesi nelle condizioni di vita abituali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congresso Nazionale della Società Italiana dell'Obesità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Verona, Italy</w:t>
+              <w:t xml:space="preserve">1° Congresso nazionale della Società Italiana dell’Obesità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600442v1</w:t>
+                <w:t xml:space="preserve">hal-03761418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure of severely obese and non-obese adolescents in standardized and free-living conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Association for the Study of Obesity annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Quebec City, Canada</w:t>
@@ -9770,51 +9770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Symposium on Physical Activity in the Prevention and Treatment of Obesity and its Metabolic Co-Morbidities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Kuopio, Finland. n.p</w:t>
@@ -9882,51 +9882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la mesure électronique, informatique, automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9964,77 +9964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of daily energy expenditure of elderly people in free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. ESPEN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10104,51 +10104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines du ver de farine représentent une alternative intéressante à la caséine au cours de l'entraînement physique chez le rat en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10350,90 +10350,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilité des chambres calorimétriques pour mesurer les changements des dépenses énergétiques chez les patients atteints de la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -10712,51 +10712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic ablation of 4E-BP1 and 4E-BP2 is associated with increased muscle mass, strength, protein synthesis, and energy metabolism alterations in aged mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10971,77 +10971,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal versus resting metabolic rate as measured in calorimetric chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Malpuech Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RACMEM-2017, 4. International Conference on Recent Advances and Controversies in the Measurement of Energy Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Fribourg, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11191,396 +11191,396 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, JFN 2016-Livre des résumés</w:t>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740198v1</w:t>
+                <w:t xml:space="preserve">hal-02742325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Patrac</w:t>
+                <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">25. Anniversary of the FEPS, 168th Anniversary of French Physiological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hoboken, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742325v1</w:t>
+                <w:t xml:space="preserve">hal-03761122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity interval training improves glucose homeostasis in diabetic db/db mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">L'invalidation génétique des protéines 4E-BP1/2 chez la souris induit l'insulino-résistance et une lipotoxicité au niveau musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Anniversary of the FEPS, 168th Anniversary of French Physiological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hoboken, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761122v1</w:t>
+                <w:t xml:space="preserve">hal-02740198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité physique spontanée ralentit la croissance tumorale chez la souris C57/bl6 en situation d’obésité</w:t>
               </w:r>
@@ -11819,700 +11819,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de gaz et les Chambres Calorimétriques pour l'homme.</w:t>
+                <w:t xml:space="preserve">Adaptation of night median heart rate in calorimetric chambers versus in free living conditions : a critical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École Technique "Analyse des Gaz".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Arles, France</w:t>
+              <w:t xml:space="preserve">Recent Advances and Controversies in the Measurement of Energy Metabolism (RACMEM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761425v1</w:t>
+                <w:t xml:space="preserve">hal-01601683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of night median heart rate in calorimetric chambers versus in free living conditions : a critical evaluation</w:t>
+                <w:t xml:space="preserve">Inter-laboratory test for gas concentrations measurements of the R3C network's calorimetric chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances and Controversies in the Measurement of Energy Metabolism (RACMEM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601683v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory test for gas concentrations measurements of the R3C network's calorimetric chambers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensewear Armband for prediction of energy expenditure in controlled and free-living conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sauvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances and Controversies in the Measurement of Energy Metabolism (RACMEM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. 2011</w:t>
+              <w:t xml:space="preserve">2. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Glasgow, United Kingdom. 2011, 2th. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601684v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensewear Armband for prediction of energy expenditure in controlled and free-living conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse de gaz et les Chambres Calorimétriques pour l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Glasgow, United Kingdom. 2011, 2th. International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM 2011)</w:t>
+              <w:t xml:space="preserve">École Technique "Analyse des Gaz".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601783v1</w:t>
+                <w:t xml:space="preserve">hal-03761425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of exercise intensity on 24h energy balance in obese children : an exploration in calorimetric chambers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le patient transplanté rénal présente un hyper métabolisme énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duché</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.E. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602033v1</w:t>
+                <w:t xml:space="preserve">hal-01607583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patient transplanté rénal présente un hyper métabolisme énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of exercise intensity on 24h energy balance in obese children : an exploration in calorimetric chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Blot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Meunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Duché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Lille, France. Elsevier Mason SAS, Nutrition Clinique et Métabolisme, 2010, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607583v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de gaz et les chambres calorimétriques pour l'homme</w:t>
               </w:r>
@@ -12705,77 +12705,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of night median heart rate in calorimetric chambers versus in free living conditions : a critical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12856,51 +12856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12964,51 +12964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13098,51 +13098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. 2006</w:t>
@@ -13210,51 +13210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13452,51 +13452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Derumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Clermont-Ferrand, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13573,51 +13573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Annual Meeting of the American Academy of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Miami Beach, États-Unis. Neurology, 64 (6), 2005, Neurology</w:t>
@@ -13698,51 +13698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Clermont-Ferrand, France. 2004</w:t>
@@ -13784,90 +13784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated prolonged exercise during four days increases sleeping heart rate and metabolic rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Salzburg, Austria. 2003, 8th. Annual Congress of the European College of Sport Science</w:t>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14021,103 +14021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure of severely obese and non-obese adolescents in standardized and free-living conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès NASO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Québec, Canada. Obesity Research, 9(3), 2001, Obesity Research</w:t>
@@ -14146,90 +14146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure in relation to sex, age, body composition and physical activity in obese and non-obese adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14323,51 +14323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de la SFNEP, Société Francophone de Nutrition Entérale et Parentérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Strasbourg, France. Nutrition Clinique et Métabolisme, 13 (1), 1999, Nutrition Clinique et Métabolisme</w:t>
@@ -14534,51 +14534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des dépenses énergétiques des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14659,51 +14659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the factorial and heart rate recording methods to estimate daily energy expenditure of elderly people in free-living conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Montaurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15037,51 +15037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194334v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thivel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopkins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01740-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doucet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01218-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Alleva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gonnelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vaccari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2021-0273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F. Otero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00629.2020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23138" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiin Ling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Galusca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bartova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000001992" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Canto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00276-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.06.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N02J762X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216265v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bannier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Pierre Derost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2008.158576" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm113" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bedu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682775v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-004-1228-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/117CB4F3E38D2EDDD52CA7DC2400FD73EB7E1083/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Bitar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribeyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phano Lazzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802977" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wils" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0477-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVRNG7S8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mischler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mounier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pialoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/78.3.471" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Levadoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puissant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribeyre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694294v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coudert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694395v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufrere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.2.E321" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900008v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ritz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verdier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395701v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Poulhes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tournier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744029v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601836v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.krcp.2012.04.345" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600339v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601061v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600069v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607657v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzeri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600402v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839174v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842502v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867234v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boirie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lambert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738033v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761122v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000452132.35587.45" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601684v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Heng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacobi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758048v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bannier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607045v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Derumeaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600061v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600436v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mischler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mounier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunlon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600079v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600401v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600171v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761049v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839795v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761014v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602014v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doucet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114525105837" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01089-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hopkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01740-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mougeot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53658-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Touron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maisonnave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Antonio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-023-00956-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03437320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Alleva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gonnelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Vaccari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2021-0273" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Mm. Vaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Brouwer-Brolsma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04246-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-022-01218-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02502-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Poyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F. Otero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00629.2020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23138" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiin Ling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Galusca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bartova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carayol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12572" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000001992" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12412" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Canto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqz144" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F Otero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00276-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hager" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Valsesia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.06.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N02J762X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pitois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Jouve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M065458" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Normand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2014.949309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216265v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.12.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Cano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Muranishi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Even" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104896" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Falcimagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029840" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bannier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Pierre Derost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2008.158576" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm113" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bedu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803113" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180132v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Bitar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ribeyre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phano Lazzer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0802977" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682775v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Garet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-004-1228-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/117CB4F3E38D2EDDD52CA7DC2400FD73EB7E1083/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679726v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Coudray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wils" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tressol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-004-0477-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVRNG7S8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676970v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/78.3.471" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mischler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mounier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pialoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Levadoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puissant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699156v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribeyre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fellmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaitre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694294v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coudert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900153v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ritz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufrere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.1997.273.2.E321" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900008v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ritz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verdier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694406v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verdier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395701v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203606v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Poulhes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ageorges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tournier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594778v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12712" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Delcros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740338v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237883v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601836v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.krcp.2012.04.345" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sauvinet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600145v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600066v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600339v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601061v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600338v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607657v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazzeri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600069v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600402v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600442v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761418v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839174v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764797v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775990v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460803v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842502v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867234v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boirie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lambert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735400v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ingram" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594561v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738033v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Malpuech Brugere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742325v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740198v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740221v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123236v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000452132.35587.45" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601683v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601684v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601783v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761425v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607583v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Heng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602033v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Couet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacobi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758048v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601222v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bannier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761098v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607045v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Derumeaux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600061v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606360v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600436v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mischler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mounier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600169v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bunlon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600079v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600401v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600171v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761049v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839795v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761014v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602014v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>