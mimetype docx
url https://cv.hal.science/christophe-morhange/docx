--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5036052</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vHphfckAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000045243437</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -198,6956 +219,6977 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (111)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling “too-old” radiocarbon ages at Serapeo (Pozzuoli) enhances understanding of the present unrest crisis at Campi Flegrei: COMMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micol Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 54 (3), pp.e595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G54244C.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal occupation and relative sea-level changes during Martinique's Early Ceramic Period: Reassessment of the impact of Holocene marine transgression in a supposed tectonically stable zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Submerged Pre‐Columbian Site of Fond Banane (Martinique, French West Indies): Insights Into Late Holocene Coastal Dynamics and Human–Environment Interactions on the Edge of the Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15564894.2025.2601213⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.e70047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533756v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le premier voyage d’Eugénie Péter de Marseille à Nouméa du 16 mai au 21 juillet 1923</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coastal occupation and relative sea-level changes during Martinique's Early Ceramic Period: Reassessment of the impact of Holocene marine transgression in a supposed tectonically stable zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société d'études historiques de la Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2025.2601213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511852v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive production in the 21st century will be threatened by water stress and declining solar activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Labrini Tsitsou</w:t>
+                <w:t xml:space="preserve">A 7000-year record of human influence on Global River Deltas: Geomorphology, stratigraphy, the Anthropocene overprint and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Syvitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zăinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02256-7⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 271, pp.105302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05025542v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7000-year record of human influence on Global River Deltas: Geomorphology, stratigraphy, the Anthropocene overprint and future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Zăinescu</w:t>
+                <w:t xml:space="preserve">On the long and winding road: unravelling the late emergence of Neolithic agriculture in the Nile Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshuang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanna Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105302⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 359, pp.109368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05459088v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Late Holocene Environmental Changes in the Southern Danube Delta (Black Sea, Romania): Implications for Harbours and Navigation Potentialities in Antiquity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olive production in the 21st century will be threatened by water stress and declining solar activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morhange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labrini Tsitsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02256-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14614103.2025.2586268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05399080v1</w:t>
+                <w:t xml:space="preserve">hal-05025542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeoecological archives of Eastern Mediterranean plant diversity: Past, present and future trends</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le premier voyage d’Eugénie Péter de Marseille à Nouméa du 16 mai au 21 juillet 1923</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la société d'études historiques de la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.53-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453570v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of the Giza pyramids chronicled by human copper contamination</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing Late Holocene Environmental Changes in the Southern Danube Delta (Black Sea, Romania): Implications for Harbours and Navigation Potentialities in Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hader Sheisha</w:t>
+                <w:t xml:space="preserve">A. Bivolaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G51965.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2025.2586268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659321v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05399080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Sea-level impacts on Venice Lagoon's coastal wetlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Holocene palaeoecological archives of Eastern Mediterranean plant diversity: Past, present and future trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104426⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.100430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538817v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta sustainability from the Holocene to the Anthropocene and envisioning the future</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaia Syvitski</w:t>
+                <w:t xml:space="preserve">Holocene Sea-level impacts on Venice Lagoon's coastal wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Zăinescu</w:t>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Nicholls</w:t>
+                <w:t xml:space="preserve">Dario Camuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Cohen</w:t>
+                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.104426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-024-01426-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2024.104426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734459v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pyramid builders' waterways: Reconstructing the ancient topography of Khufu’s Pharaonic Harbour at Giza, Egypt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The construction of the Giza pyramids chronicled by human copper contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hader Sheisha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongyuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104303⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (10), pp.774-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G51965.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295184v1</w:t>
+                <w:t xml:space="preserve">hal-04659321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding the pyramid builders: Early agriculture at Giza in Egypt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gamal Younes</w:t>
+                <w:t xml:space="preserve">Delta sustainability from the Holocene to the Anthropocene and envisioning the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaia Syvitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Zăinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-024-01426-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04141910v1</w:t>
+                <w:t xml:space="preserve">hal-04734459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change threatens olive oil production in the Levant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The pyramid builders' waterways: Reconstructing the ancient topography of Khufu’s Pharaonic Harbour at Giza, Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hader Sheisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01339-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.104303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961715v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasted weakening of Atlantic overturning circulation could amplify future relative sea-level rise in the Mediterranean: A review of climate and tide-gauge data links</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Feeding the pyramid builders: Early agriculture at Giza in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hader Sheisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniele Melini</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104456⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 312 (321), pp.108172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125542v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of Persian Gulf water and ocean-atmosphere interactions on tropical cyclone intensification in the Arabian Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Climate change threatens olive oil production in the Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammadali Hamzeh</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01339-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03959955v1</w:t>
+                <w:t xml:space="preserve">hal-03961715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving processes of relative sea-level change in the Adriatic during the past two millennia: From local tectonic movements in the Dubrovnik archipelago (Jakljan and Šipan islands) to global mean sea level contributions (Central Mediterranean)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Forecasted weakening of Atlantic overturning circulation could amplify future relative sea-level rise in the Mediterranean: A review of climate and tide-gauge data links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tomljenović</w:t>
+                <w:t xml:space="preserve">Majid Pourkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Melini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104158⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.104456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142107v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological investigations of the river harbours of Noviodunum – The headquarters of the Roman Imperial fleet (Lower Danube, Romania)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
+                <w:t xml:space="preserve">The impacts of Persian Gulf water and ocean-atmosphere interactions on tropical cyclone intensification in the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Pourkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurel Daniel Stănică</w:t>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiberiu Sava</w:t>
+                <w:t xml:space="preserve">Sedigheh Amjadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Pascal</w:t>
+                <w:t xml:space="preserve">Razyeh Lak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadali Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103614⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.114553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995773v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic control on the formation of marine-notches in microtidal settings: New data from the northwestern Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Driving processes of relative sea-level change in the Adriatic during the past two millennia: From local tectonic movements in the Dubrovnik archipelago (Jakljan and Šipan islands) to global mean sea level contributions (Central Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kulling</w:t>
+                <w:t xml:space="preserve">Sanja Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Bakran-Petricioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tomljenović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106929⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.104158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851044v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern Adriatic environmental changes since 500 AD reconstructed at Aquileia (Italy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Has the Anthropocene affected the frequency and intensity of tropical cyclones? Evidence from Mascarene Islands historical records (southwestern Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marchesini</w:t>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Pourkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107565⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.103933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682661v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has the Anthropocene affected the frequency and intensity of tropical cyclones? Evidence from Mascarene Islands historical records (southwestern Indian Ocean)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Northern Adriatic environmental changes since 500 AD reconstructed at Aquileia (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+                <w:t xml:space="preserve">Giovanni Sarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marchesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103933⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.107565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778022v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene evolution and signature of environmental change of the Burullus lagoon (Nile Delta) deciphered from a long sediment record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanna Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshuang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 590, pp.110861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic impacts of environmental risks in the western Makran zone (Chabahar, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Pourkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Ali Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad-Ali Hamzeh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11069-022-05230-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nile waterscapes facilitated the construction of the Giza pyramids during the 3rd millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hader Sheisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (37), pp.e2202530119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2202530119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late Holocene record of Lake Mareotis, Nile Delta, Egypt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeological investigations of the river harbours of Noviodunum – The headquarters of the Roman Imperial fleet (Lower Danube, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Daniel Stănică</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Flaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+                <w:t xml:space="preserve">Tiberiu Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pichot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mena El-Assal</w:t>
+                <w:t xml:space="preserve">Daniela Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egqsj-70-93-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.103614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209499v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal submersions in the north-eastern Adriatic during the last 5200 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Climatic control on the formation of marine-notches in microtidal settings: New data from the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilia Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kulling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 204 (204), pp.103570. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 453, pp.106929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286804v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene relative sea‐level fluctuations and crustal mobility at Bataneh (Najirum) archaeological site, Persian Gulf, Iran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coastal submersions in the north-eastern Adriatic during the last 5200 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamid Lahijani</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21860⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204 (204), pp.103570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196961v1</w:t>
+                <w:t xml:space="preserve">hal-03286804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial variability of rates of sea-level rise in the ancient harbour of Naples (Italy, western Mediterranean Sea)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elda Russo Ermolli</w:t>
+                <w:t xml:space="preserve">The late Holocene record of Lake Mareotis, Nile Delta, Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentino Di Donato</w:t>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2019.60⟩</w:t>
+              <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (1), pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egqsj-70-93-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357469v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology as a tool to understand ancient navigation in the northern Persian Gulf and the harbour history of Siraf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Late Holocene relative sea‐level fluctuations and crustal mobility at Bataneh (Najirum) archaeological site, Persian Gulf, Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Pourkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Djamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Spada</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, pp.102539. </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (5), pp.740-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.21860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937277v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent anthropogenic climate change exceeds the rate and magnitude of natural Holocene variability on the Balearic Islands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Millennial variability of rates of sea-level rise in the ancient harbour of Naples (Italy, western Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Russo Ermolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Di Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100268⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1), pp.284-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2019.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982247v1</w:t>
+                <w:t xml:space="preserve">halshs-02357469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ancient harbours in deltaic contexts: A geoarchaeological typology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recent anthropogenic climate change exceeds the rate and magnitude of natural Holocene variability on the Balearic Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.022⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.100268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537011v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halmyris: Geoarchaeology of a fluvial harbour on the Danube Delta (Dobrogea, Romania)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geoarchaeology as a tool to understand ancient navigation in the northern Persian Gulf and the harbour history of Siraf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Pourkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Spada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.102539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683618810397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950888v1</w:t>
+                <w:t xml:space="preserve">hal-02937277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene sea-level evolution of Paros Island (Cyclades, Greece)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
+                <w:t xml:space="preserve">Discovering Potential Settlement Areas around Archaeological Tells Using the Integration between Historic Topographic Maps, Optical, and Radar Data in the Northern Nile Delta, Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Elfadaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A. R. Abouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwa M. El Shabrawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.02.027⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (24), pp.3039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11243039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888525v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">300-year drought frames Late Bronze Age to Early Iron Age transition in the Near East: new palaeoecological data from Cyprus and Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-018-01460-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Potential Settlement Areas around Archaeological Tells Using the Integration between Historic Topographic Maps, Optical, and Radar Data in the Northern Nile Delta, Egypt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Penelope Wilson</w:t>
+                <w:t xml:space="preserve">Late Holocene sea-level evolution of Paros Island (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11243039⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 500, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464830v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">300-year drought frames Late Bronze Age to Early Iron Age transition in the Near East: new palaeoecological data from Cyprus and Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Jans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (8), pp.2287-2297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-018-01460-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 212, pp.199-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and dry outbreaks in the eastern Mediterranean 3200 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (10), pp.933-937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G46491.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and decline of the ancient harbor of Neapolis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of ancient harbours in deltaic contexts: A geoarchaeological typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21673⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.141-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055389v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of Portus Pisanus, the lost harbour of Pisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Kaniewski</w:t>
+                <w:t xml:space="preserve">Halmyris: Geoarchaeology of a fluvial harbour on the Danube Delta (Dobrogea, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marriner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Sarti</w:t>
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29890-w⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683618810397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466296v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene palaeogeographical evolution of Paroikia Bay (Paros Island, Greece)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tracking shoreline erosion of “at risk” coastal archaeology: the example of ancient Siraf (Iran, Persian Gulf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Pourkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hampik Maroukian</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedighe Amjadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055025v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking shoreline erosion of “at risk” coastal archaeology: the example of ancient Siraf (Iran, Persian Gulf)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">Holocene evolution of Portus Pisanus, the lost harbour of Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedighe Amjadi</w:t>
+                <w:t xml:space="preserve">G. Sarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101, pp.45-55. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11625), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29890-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081222v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New relative sea-level insights into the isostatic history of the Western Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+                <w:t xml:space="preserve">Late Holocene palaeogeographical evolution of Paroikia Bay (Paros Island, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+                <w:t xml:space="preserve">Hampik Maroukian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.025⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (5), pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091058v1</w:t>
+                <w:t xml:space="preserve">hal-02055025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological investigations at Akko, Israel: New insights into landscape changes and related anchorage locations since the Bronze Age</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Development and decline of the ancient harbor of Neapolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Di Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Liuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria López-Cadavid</w:t>
+                <w:t xml:space="preserve">Vittoria Carsana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Artzy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Giampaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (6), pp.641-660. </w:t>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.542-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.21683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.21673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091078v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical markers of human occupation in the lower Argens valley (Fréjus, France): from protohistory to Roman times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New relative sea-level insights into the isostatic history of the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Veron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Poirier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rita T Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Spada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.09.028⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.396-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119444v1</w:t>
+                <w:t xml:space="preserve">hal-02091058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croatia's mid-Late Holocene (5200-3200 BP) coastal vegetation shaped by human societies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Geochemical markers of human occupation in the lower Argens valley (Fréjus, France): from protohistory to Roman times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rius</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 200, pp.334-350. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.242-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912678v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of Pollentia 's southern harbour: Geoarchaeological evidence from the Bay of Alcúdia (Mallorca, Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Geoarchaeological investigations at Akko, Israel: New insights into landscape changes and related anchorage locations since the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Fornós</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gloria López-Cadavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Artzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.11.023⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (6), pp.641-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760248v1</w:t>
+                <w:t xml:space="preserve">hal-02091078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’établissement d’Acic-Suat (commune de Baia, département de Tulcea). Méthodologie d’une enquête pluridisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Baralis</w:t>
+                <w:t xml:space="preserve">Croatia's mid-Late Holocene (5200-3200 BP) coastal vegetation shaped by human societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilica Lungu</w:t>
+                <w:t xml:space="preserve">Damien Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guenaëlle Bony</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pontica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.334-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03505394v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis in the geological record: Making waves with a cautionary tale from the Mediterranean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tracking shoreline evolution in central Cyclades (Greece) using beachrocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Flaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+                <w:t xml:space="preserve">Sumiko Tsukamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 388, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1700485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765608v1</w:t>
+                <w:t xml:space="preserve">hal-01765578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental evolution of the ancient harbor of Lechaion (Corinth Gulf, Greece): Were changes driven by human impacts and gradual coastal processes or catastrophic tsunamis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeology of Portus Mareoticus: Ancient Alexandria's lake harbour (Nile Delta, Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena El-Assal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kolaiti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Triantafyllou</w:t>
+                <w:t xml:space="preserve">Cécile Shaalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.669-681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765632v1</w:t>
+                <w:t xml:space="preserve">halshs-01676710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and water management in the biblical city of Dan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yifat Thareani</w:t>
+                <w:t xml:space="preserve">Palaeoenvironmental evolution of the ancient harbor of Lechaion (Corinth Gulf, Greece): Were changes driven by human impacts and gradual coastal processes or catastrophic tsunamis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kolaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Triantafyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1700954⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 392, pp.105-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765605v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of Portus Mareoticus: Ancient Alexandria's lake harbour (Nile Delta, Egypt)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Climate change and water management in the biblical city of Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifat Thareani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1700954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01676710v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking shoreline evolution in central Cyclades (Greece) using beachrocks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsunamis in the geological record: Making waves with a cautionary tale from the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumiko Tsukamoto</w:t>
+                <w:t xml:space="preserve">Clement Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 388, pp.25-37. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1700485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765578v1</w:t>
+                <w:t xml:space="preserve">hal-01765608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of ancient harbours in lagoonal contexts: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -7176,103 +7218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene erosion of the Canopic promontory (Nile Delta, Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 385, pp.56-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7300,7258 +7342,7517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach to the study of coastal boulders: The case of Martigues, Marseille, France</w:t>
+                <w:t xml:space="preserve">Holocene evolution of the Danube delta: An integral reconstruction and a revised chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piscitelli</w:t>
+                <w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Milella</w:t>
+                <w:t xml:space="preserve">Florin Zainescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Hippolyte</w:t>
+                <w:t xml:space="preserve">Luminita Preoteasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shah-Hosseini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Morhange</w:t>
+                <w:t xml:space="preserve">Florin Tatui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabin Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.10.042⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 388, pp.38-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794751v1</w:t>
+                <w:t xml:space="preserve">hal-01765579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of the Danube delta: An integral reconstruction and a revised chronology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical approach to the study of coastal boulders: The case of Martigues, Marseille, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Zainescu</w:t>
+                <w:t xml:space="preserve">A. Piscitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Preoteasa</w:t>
+                <w:t xml:space="preserve">M. Milella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Tatui</w:t>
+                <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabin Rotaru</w:t>
+                <w:t xml:space="preserve">M. Shah-Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 388, pp.38-61. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 439, pp.52 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2017.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765579v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal boulder deposits attesting to large wave impacts on the Mediterranean coast of Egypt</w:t>
+                <w:t xml:space="preserve">L’établissement d’Acic-Suat (commune de Baia, département de Tulcea). Méthodologie d’une enquête pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Shah-Hosseini</w:t>
+                <w:t xml:space="preserve">Alexandre Baralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Saleem</w:t>
+                <w:t xml:space="preserve">Vasilica Lungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel-Moneim A. Mahmoud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaëlle Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pontica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L, pp.453-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765471v1</w:t>
+                <w:t xml:space="preserve">halshs-03505394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7300 years of vegetation history and climate for NW Malta: a Holocene perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gambin</w:t>
+                <w:t xml:space="preserve">In search of Pollentia 's southern harbour: Geoarchaeological evidence from the Bay of Alcúdia (Mallorca, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Peyron</w:t>
+                <w:t xml:space="preserve">Joan Fornós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-273-2016⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466, pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444055v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Early Bronze Age pile-dwelling settlement of discovered in Alepu lagoon (municipality of Sozopol, department of Burgas), Bulgaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetana Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rouchet</w:t>
+                <w:t xml:space="preserve">Myriam Sternberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.57-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.8203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of agriculture on the Taman Peninsula, Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya S Bolikhovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.111-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.8300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Taman Peninsula's ancient Bosphorus channels, south-west Russia: Deltaic progradation and Greek colonisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+                <w:t xml:space="preserve">7300 years of vegetation history and climate for NW Malta: a Holocene perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Avnaim-Katav</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Rostek</w:t>
+                <w:t xml:space="preserve">O. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25, pp.327-335. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.273--297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-273-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760257v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological evolution of Tel Akko's ancient harbour (Israel)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coastal boulder deposits attesting to large wave impacts on the Mediterranean coast of Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Shah-Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Moneim A. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.046⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (2), pp.849-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2349-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514377v1</w:t>
+                <w:t xml:space="preserve">hal-01765471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy assessment of Holocene relative sea-level changes in the western Mediterranean: Sea-level variability and improvements in the definition of the isostatic signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evolution of Taman Peninsula's ancient Bosphorus channels, south-west Russia: Deltaic progradation and Greek colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Avnaim-Katav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Fontana</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.327-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514365v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar pacing of storm surges, coastal flooding and agricultural losses in the Central Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geoarchaeological evolution of Tel Akko's ancient harbour (Israel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Otto</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Abu Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.71 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514378v1</w:t>
+                <w:t xml:space="preserve">hal-01514377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleo-environmental evolution of the Larnaca Salt Lakes (Cyprus) and the relationship to second millennium BC settlement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Brown</w:t>
+                <w:t xml:space="preserve">Multiproxy assessment of Holocene relative sea-level changes in the western Mediterranean: Sea-level variability and improvements in the definition of the isostatic signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Spada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155 (2), pp.172 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2014.11.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01103324v1</w:t>
+                <w:t xml:space="preserve">hal-01514365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of agro-pastoral farming and anthropogenic impact in the Taman Peninsula, Russia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Solar pacing of storm surges, coastal flooding and agricultural losses in the Central Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760251v1</w:t>
+                <w:t xml:space="preserve">hal-01514378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Marriner</w:t>
+                <w:t xml:space="preserve">Dynamiques géomorphologiques et typologie géoarchéologique des ports antiques en contextes lagunaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Empereur</w:t>
+                <w:t xml:space="preserve">Maria Luisa Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (9), pp.1454-1469. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.7215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683615585838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116129v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques géomorphologiques et typologie géoarchéologique des ports antiques en contextes lagunaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Blot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guenaelle Bony</w:t>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.7215⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (9), pp.1454-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683615585838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559606v1</w:t>
+                <w:t xml:space="preserve">hal-02116129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene fluvial history of the Tremithos river (south central Cyprus) and its linkage to archaeological records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+                <w:t xml:space="preserve">First evidence of agro-pastoral farming and anthropogenic impact in the Taman Peninsula, Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1749631414Y.0000000057⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.43 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243217v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and influence of the Danube delta lobes on the evolution of the ancient harbour of Orgame (Dobrogea, Romania)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Holocene fluvial history of the Tremithos river (south central Cyprus) and its linkage to archaeological records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Bony</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Kaniewski</w:t>
+                <w:t xml:space="preserve">David Psomiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (2), pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1749631414Y.0000000057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202716v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">History and influence of the Danube delta lobes on the evolution of the ancient harbour of Orgame (Dobrogea, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Oberlin</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byzas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 61, pp. 186-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01979104v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of Mediterranean Ecosystems to Long-Term Changes along the Coast of Israel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleo-environmental evolution of the Larnaca Salt Lakes (Cyprus) and the relationship to second millennium BC settlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise van Campo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2014.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102090⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457741v1</w:t>
+                <w:t xml:space="preserve">halshs-01103324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human influence and the changing geomorphology of Mediterranean deltas and coasts over the last 6000 years: From progradation to destruction phase?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’un archipel à une plaine deltaïque : géoarchéologie de la péninsule de Taman (sud-ouest de la Russie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
+                <w:t xml:space="preserve">Alexei Porotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Géoarchéologie des ports antiques, 130, pp.42-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116398v1</w:t>
+                <w:t xml:space="preserve">hal-03577230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du port maritime d'Alexandrie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancient harbour infrastructure in the Levant: tracking the birth and rise of new forms of anthropogenic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Empereur</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100120v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient harbour infrastructure in the Levant: tracking the birth and rise of new forms of anthropogenic pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Géoarchéologie du port maritime d'Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbonel P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Empereur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Géoarchéologie des ports antiques, 130, pp.26-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116400v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un archipel à une plaine deltaïque : géoarchéologie de la péninsule de Taman (sud-ouest de la Russie)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Human influence and the changing geomorphology of Mediterranean deltas and coasts over the last 6000 years: From progradation to destruction phase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexei Porotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.336-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577230v1</w:t>
+                <w:t xml:space="preserve">hal-01116398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronostratigraphie et biosédimentologie des ports antiques du Liban : Beyrouth, Sidon et Tyr</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of Mediterranean Ecosystems to Long-Term Changes along the Coast of Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise van Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Zviely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0102090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116409v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Roman sea-level changes on Pag Island (Adriatic Sea): Dating Croatia's “enigmatic” coastal notch?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 221, pp.83-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining the intellectual revival of 'catastrophic' Mother Nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chronostratigraphie et biosédimentologie des ports antiques du Liban : Beyrouth, Sidon et Tyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.31-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01061644v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea level changes during Roman times in the Northwest Mediterranean: the 1st century AD fish tank of Forum Julii, Fréjus, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeology of Alexandria (Egypt): 8,000 Years of Coastal Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clément Flaux</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Byzas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Harbors and Harbor Cities in the Eastern Mediterranean from Antiquity to the Byzantine Period: Recent Discoveries and Current Approaches, 19 (2), pp.727-741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01061642v1</w:t>
+                <w:t xml:space="preserve">halshs-01979104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 6000-year geochemical record of human activities from Alexandria (Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 81, pp.138-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7500-year strontium isotope record from the northwestern Nile delta (Maryut lagoon, Egypt)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Relative sea level changes during Roman times in the Northwest Mediterranean: the 1st century AD fish tank of Forum Julii, Fréjus, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.06.018⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.363-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061624v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early urban impact on Mediterranean coastal environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data mining the intellectual revival of 'catastrophic' Mother Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03540⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10699-012-9299-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959449v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Nile Delta vulnerability to Holocene change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early urban impact on Mediterranean coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise van Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Zviely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069195⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061620v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation dynamics during the early to mid-Holocene transition in NW Malta, human impact versus climatic forcing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A 7500-year strontium isotope record from the northwestern Nile delta (Maryut lagoon, Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-012-0380-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061634v1</w:t>
+                <w:t xml:space="preserve">hal-01061624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene Tectonic Uplift and the Silting Up of Lechaion, the Western Harbor of Ancient Corinth, Greece</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Marriner</w:t>
+                <w:t xml:space="preserve">Tracking Nile Delta vulnerability to Holocene change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e69195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.21388⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01485667v1</w:t>
+                <w:t xml:space="preserve">hal-01061620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITCZ and ENSO-like pacing of Nile delta hydro-geomorphology during the Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vegetation dynamics during the early to mid-Holocene transition in NW Malta, human impact versus climatic forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Gambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Leduc</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.04.022⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.367-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-012-0380-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02894986v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rupture du barrage de Malpasset 60 ans après : un observatoire privilégié pour l'étude des événements extrêmes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ITCZ and ENSO-like pacing of Nile delta hydro-geomorphology during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00906349v1</w:t>
+                <w:t xml:space="preserve">hal-02894986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic accumulation of metals and metalloids in carbonate-rich sediments: Insights from the ancient harbor setting of Tyre (Lebanon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Elmaleh</w:t>
+                <w:t xml:space="preserve">Late Holocene Tectonic Uplift and the Silting Up of Lechaion, the Western Harbor of Ancient Corinth, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galy</w:t>
+                <w:t xml:space="preserve">P. A. Pirazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.04.032⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.278 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660161v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal geoarchaeology of Apollonia Pontica (Bulgaria)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La rupture du barrage de Malpasset 60 ans après : un observatoire privilégié pour l'étude des événements extrêmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hermary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 117, pp.103-110. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 118, pp.75-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741691v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sea Peoples, from Cuneiform Tablets to Carbon Dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise van Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel van Lerberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Boiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaas Vansteenhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0020232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Coastal Thrusting and Folding, and Uplift Rate of the Sahel Anticline and Zemmouri Earthquake area (Tell Atlas, Algeria)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Meghraoui</w:t>
+                <w:t xml:space="preserve">Coastal geoarchaeology of Apollonia Pontica (Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hermary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.06.003⟩</w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117, pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.6002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748198v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal and ancient harbour geoarchaeology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Active Coastal Thrusting and Folding, and Uplift Rate of the Sahel Anticline and Zemmouri Earthquake area (Tell Atlas, Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Meghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Belabbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2451.2010.00740.x⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856813v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander the Great's tombolos at Tyre and Alexandria, eastern Mediterranean</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthropogenic accumulation of metals and metalloids in carbonate-rich sediments: Insights from the ancient harbor setting of Tyre (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.01.013⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856815v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene morphogenesis of Alexander the Great's isthmus at Tyre in Lebanon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Coastal and ancient harbour geoarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.21 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2451.2010.00740.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0611325104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426593v1</w:t>
+                <w:t xml:space="preserve">halshs-01856813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative sea-level changes and coastal evolution at Forum Julii (Fréjus, Provence)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+                <w:t xml:space="preserve">Alexander the Great's tombolos at Tyre and Alexandria, eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.03.004⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (3-4), pp.377 - 400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00194929v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutant lead reveals the pre-Hellenistic occupation and ancient growth of Alexandria, Egypt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene morphogenesis of Alexander the Great's isthmus at Tyre in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL025824⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (22), pp.9218--9223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0611325104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116119v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene Relative Sea-Level Changes in Lebanon, Eastern Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relative sea-level changes and coastal evolution at Forum Julii (Fréjus, Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tanios Nammour</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (339), pp.329-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.04.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02478236v1</w:t>
+                <w:t xml:space="preserve">halshs-00194929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological evolution of Alexandria’s maritime façade during the past 6000 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Late Holocene Relative Sea-Level Changes in Lebanon, Eastern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo A. Pirazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanios Nammour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.2132⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 230 (1-2), pp.99--114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2006.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856820v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Holocene Emergence of Southern Tunisian Coasts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pollutant lead reveals the pre-Hellenistic occupation and ancient growth of Alexandria, Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL025824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2005.06.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02478237v1</w:t>
+                <w:t xml:space="preserve">hal-02116119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie des ports antiques en Méditerranée : problématiques et études de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Geomorphological evolution of Alexandria’s maritime façade during the past 6000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abd el-Maguib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Espic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104, pp.61 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.2132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00092115v1</w:t>
+                <w:t xml:space="preserve">halshs-01856820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse archéologique et approches paléoenvironnementales : l'exemple du port de Kition-Bamboula (Larnaca, Chypre)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mid-Holocene Emergence of Southern Tunisian Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Antonio Pirazzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/cchyp.2003.1439⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 220 (1-4), pp.205--213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2005.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856933v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The site of Aquileia (northeastern Italy): example of fluvial geoarchaeology in a Mediterranean coastal plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maselli-Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (4), pp.223-241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité des milieux littoraux de Cumes, Champs Phlégréens, Campanie, Italie du Sud</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Analyse archéologique et approches paléoenvironnementales : l'exemple du port de Kition-Bamboula (Larnaca, Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (1), pp.253 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cchyp.2003.1439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00092095v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Holocene paleo-environmental evolution and coastline changes of Kition, Larnaca, Cyprus, Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Géoarchéologie des ports antiques en Méditerranée : problématiques et études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XI, pp.647-669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0025-3227(00)00075-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856975v1</w:t>
+                <w:t xml:space="preserve">halshs-00092115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla ricerca del porto di Cuma. Relazione preliminare sugli scavi del Centre Jean Bérard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilité des milieux littoraux de Cumes, Champs Phlégréens, Campanie, Italie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+                <w:t xml:space="preserve">P.-F. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Munzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Pessel</w:t>
+                <w:t xml:space="preserve">M. Bui Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali dell’Università degli Studi di Napoli “L’Orientale”. Rivista del Dipartimento del mondo classico. Sezione di Archeologia e Storia Antica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 7, pp.131-155</w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1-2, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674056v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00092095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution holocène des littoraux d'Alexandrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Recent Holocene paleo-environmental evolution and coastline changes of Kition, Larnaca, Cyprus, Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Morhange</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourcier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 170 (1-2), pp.205-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0025-3227(00)00075-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00092112v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sédimentologiques et biologiques sur le tombolo et dans le port antique d'Alexandrie, Egypte</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alla ricerca del porto di Cuma. Relazione preliminare sugli scavi del Centre Jean Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Stefaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 123, pp.560-566</w:t>
+              <w:t xml:space="preserve">Annali dell’Università degli Studi di Napoli “L’Orientale”. Rivista del Dipartimento del mondo classico. Sezione di Archeologia e Storia Antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7, pp.131-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00092090v1</w:t>
+                <w:t xml:space="preserve">hal-01674056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3000 ans de modification des environnements littoraux à Kition-Bamboula, Larnaca, Chypre, Méditerranée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Évolution holocène des littoraux d'Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morigi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1-2, pp.83-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00091964v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00092112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation de l'âge pléistocène de l'encoche marine de Cap Romarin (Port-La-Nouvelle, Languedoc, France)/Confirmation of a Pleistocene age for the marine notch at Cape Romarin (Port-la-Nouvelle, Languedoc, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+                <w:t xml:space="preserve">Nouvelles données sédimentologiques et biologiques sur le tombolo et dans le port antique d'Alexandrie, Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 123, pp.560-566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.1998.949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02497240v1</w:t>
+                <w:t xml:space="preserve">halshs-00092090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3000 ans de modification des environnements littoraux à Kition-Bamboula, Larnaca, Chypre, Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (2-3), pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.1999.1637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00091964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation de l'âge pléistocène de l'encoche marine de Cap Romarin (Port-La-Nouvelle, Languedoc, France)/Confirmation of a Pleistocene age for the marine notch at Cape Romarin (Port-la-Nouvelle, Languedoc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laborel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laborel-Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4 (2), pp.125-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.1998.949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphogénèse et impacts anthropiques sur les rives du Lacydon à Marseille (6000 av. J.-C. - 500 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 587, p. 32-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14561,1617 +14862,1617 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du site précolombien côtier de Folle Anse (Marie-Galante, Guadeloupe) : vers une relecture des archives archéologiques entre milieux terrestre et marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur : « Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Bivolaru, N. Naudinot, &amp; T. Theodoropoulou, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire, exploiter, transformer : interactions humaines avec la lagune de Venise à travers le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Îles et Sociétés: fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45ème rencontres internationales d'archéologie et d'histoire de Nice Côte d'Azur, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary analysis of partially submerged pre-Columbian sites of Martinique, French West Indies. Research issues, methodology and further perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIth Congress of International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal geoarchaeology of the Danube delta. Results from Halmyris, Enisala and Istros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Congress on Black Sea Antiquities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Constanta, Romania. pp.533-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le niveau moyen de la mer en Istrie à l'époque romaine : méthodes et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire interdisciplinaire du GIS : Le rapport à la submersion des sociétés littorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS d'Histoire et Sciences de la mer, May 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological evolution of the distal lagoons of the Danube delta and reconstruction of ancient environments. Fishing and Greek colonisation in the Black Sea during Antiquity: a geographical and regional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting, Maison Méditerranéenne des Sciences de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between the Danube Delta and the Black Sea. Preliminary results of a multi-proxy study of two archaeological sites (Histria and Halmyris, Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthie Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Black Sea Archaeology Studies. Recent Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Samsun, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02293834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources géoarchéologiques, archéologiques et textuelles pour l’étude du littoral et la compréhension des ports de l’Ager Pisanus (Toscane) dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasquinucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication présentée à l’école d’été franco-allemande Delktas in der griechisch-römischen Antike, (Tulcea (Roumanie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Dan (CNRS AOROC) et U. Schlotzhauer (DAI Berlin), Aug 2015, Tulcea, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie des ports lagunaires en Méditerranée et en mer Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e rencontre de l’ATEQ, Paléolagunes et terres humides quaternaires des littoraux méditerranéens.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du littoral et peuplement : le cas de la colonie romaine de Fréjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fréjus Romaine. La ville et son territoire. 8ème Colloque Historique de Fréjus.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Fréjus, France. pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00852748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals pollution of the ancient harbor of Tyre (Lebanon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, France. pp.327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du colmatage d'un bassin portuaire antique à Alexandrie : l'apport de la sédimentologie et de la biologie marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puertos antiguos : ciudad, desarrollo e infrastructuras </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Pascual Berlanga; José Pérez Balleste, 2003, Valencia, France. pp.331-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géoarchéologique du littoral antique de Pouzzoles (Campanie) : le problème des variations relatives du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Laborel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente e Paesagio nella Magna Grecia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Tarento., Italie. pp.365 - 396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01857004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site d'Aquileia (Udine, Italie septentrionale) : l'exemple d'une géoarchéologie fluviale appliquée aux plaines de niveau de base. Aquileia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference " Environmental Dynamics and History in the Mediterranean areas "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16181,495 +16482,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geoarchaeological approach on natural constraints and potentialities of two archaeological sites from Danube Delta, Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asandulesei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OT-MED Conference: “What kind of Environmental transition for the Mediterranean Region”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change and Geoarchaeology in the Danube delta since 6000 yrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ED 355 (Espaces, cultures, sociétés, MMSH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation history, climate dynamics and cultural change in Malta: a Holocene perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Médail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECOLOGIE 2016. International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kiln, sakieh and lake level change, Nile Delta, Egypt »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16679,253 +16980,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterscapes archaeology: multi-scalar human-environment interactions in coastal lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cottica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Landscape Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Iași - Suceava, Romania. Archaeopress Publishing Ltd, pp.122, 2025, 9781803279541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il problema della localizzazione del porto antico di Cuma : nuovi metodi e risultati preliminari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetizia Vecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Stefaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. d'Agostino; A. D'Andrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nueve forme di intervento per lo studio del sito antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. pp.153 - 165., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16935,366 +17236,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istros (Black Sea coast, Romania) - A geoarchaeological perspective regarding the harbour(s) location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asandulesei Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Vladu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stella Demesticha; Lucy Blue. Sidestone Press, 1, pp.291-312, 2021, Under the Mediterranean I. Studies in Maritime Archaeology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méditerranée 122 Le petit âge de glace en Méditerrranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-2-85399-966-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01103282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréjus (Forum Julii) : le port antique / the Ancient Harbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérine Gébara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gassend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurier Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Portsmouth, R.I., 2010, JRA Suppl. 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17304,1580 +17605,1580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Coastline and River Changes on Anchorages, Harbours, and Habitation Patterns The case of Akko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amani Abu-Hamid</w:t>
+                <w:t xml:space="preserve">Les installations portuaires dans le Parentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stella Demesticha; Lucy Blue; Kalliopi Baika; Carlo Beltrame; David Blackman; Deborah Cvikel; Helen Farr; Dorit Sivan. </w:t>
+              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9789088909450</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.51-55, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600729v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les installations portuaires dans le Parentin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+                <w:t xml:space="preserve">Istros, Black Sea Coast, Romania A geoarchaeological perspective on the location of the harbour(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bottez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Asăndulesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vladu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.51-55, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515357v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istros, Black Sea Coast, Romania A geoarchaeological perspective on the location of the harbour(s)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiberiu Sava</w:t>
+                <w:t xml:space="preserve">The Effects of Coastline and River Changes on Anchorages, Harbours, and Habitation Patterns The case of Akko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Artzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Jol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Abu-Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stella Demesticha; Lucy Blue; Kalliopi Baika; Carlo Beltrame; David Blackman; Deborah Cvikel; Helen Farr; Dorit Sivan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sidestone Press, 2021</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9789088909450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600739v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualization and Typology of Ancient Island Harbors in the Mediterranean: From Natural Hazards to Anthropogenic Imprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ayelet Gilboa; Assaf Yasur-Landau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomads of the Mediterranean: Trade and Contact in the Bronze and Iron Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 112, BRILL, pp.105-127, 2020, Culture and History of the Ancient Near East, 978-90-04-43011-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004430112_009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of the ports of Pisa ‘Stazione San Rossore’ and Portus Pisanus: geomorphological dynamics, ancient sources, archaeological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roumieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Pasquinucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanchez Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque de Montpellier (22-23 mai 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’Association de la Revue Archéologique de Narbonnaise; Supplément à la Revue Archéologique de Narbonnaise, 44, pp.321-339, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution de la morphologie littorale et aménagements portuaires à Forum Iulii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Sanchez; Marie-Pierre Jézegou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l’espace méditerranéen antique. Narbonne et les systèmes portuaires fluvio-lagunaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément 44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-352, 2016, Revue Archéologique de Narbonnaise, 979-10-92655-05-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of ancient Mediterranean harbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Carcaud; G. Arnaud-Fassetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.245-254, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littoraux et l'élévation du niveau des mers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercier, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.143-156, 2013, Sciences Sup., 978-2-10-058804-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.merci.2013.01.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du littoral et peuplement : le cas de la colonie romaine de Fréjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasqualini, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fréjus romaine, la ville et son histoire. Les agglomérations de Narbonnaise, des Alpes-Maritimes et de Cisalpine à travers la recherche archéologique, actes du 8e colloque historique de Fréjus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-88, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géomorphologique des rivages d'Apollonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Hermary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apollonia du Pont (Sozopol), la nécropole de Kalfata (Ve-3e s. av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, p. 23-30, 2010, Bibliothèque d'archéologie méditerranéenne et africaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation géomorphologique et potentialités géoarchéologiques du site de Shillourokambos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Guilaine, F. Briois et J.-D. Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française d'Athêne, pp.17, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’evoluzione dell’ambiente nei Campi Flegrei e le sue implicazioni storiche: il caso di Cuma e le ricerche del Centre Jean Bérard nella laguna di Licola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Stefaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente e paesaggio nella Magna Grecia. Atti del 42° Convegno di studi sulla Magna Grecia (Taranto, 5-8 ottobre 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, ISAMG - Istituto per la storia e l'archeologia della Magna Grecia, pp.397-435, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Géomorphologie, faune et paléoenvironnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille, du Lacydon au faubourg Sainte-Catherine (Ve s. av. J.-C.-XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18887,417 +19188,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbors and Ports, Ancient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paleoshores, Lakes, and Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geoarchaeology. Encyclopedia of Earth Sciences Series.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44600-0_119-1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44600-0_63-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357941v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoshores, Lakes, and Sea</w:t>
+                <w:t xml:space="preserve">Harbors and Ports, Ancient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nick Marriner</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Geoarchaeology. Encyclopedia of Earth Sciences Series.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44600-0_63-1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44600-0_119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142819v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19307,100 +19608,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA MOBILITE RECENTE DES LITTORAUX PROVENCAUX : ELEMENTS D'ANALYSE GEOMORPHOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Provence - Aix-Marseille I, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00685442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19410,105 +19711,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité littorale de quelques sites portuaires antiques de Méditerranée Marseille, Pouzzoles, Cumes, Kition et Sidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géomorphologie. Université de Provence - Aix-Marseille I, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00269281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId559"/>
+      <w:footerReference w:type="default" r:id="rId568"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19576,51 +19877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B1574CF"/>
+    <w:nsid w:val="4FC96CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19807,51 +20108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-morhange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1910-151X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034225676" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5036052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045243437" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Todesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54244C.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511852v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrini Tsitsou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02256-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anthony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Syvitski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z&#259;inescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bivolaru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baralis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lungu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2586268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100430" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hader Sheisha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51965.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Camuffo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104426" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Z&#259;inescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cohen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01426-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104303" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108172" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01339-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Pourkerman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104456" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Amjadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razyeh Lak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Hamzeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114553" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tomljenovi&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04995773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Daniel St&#259;nic&#259;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Sava" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pascal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Gatti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kulling" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106929" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sarti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Bertoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchesini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107565" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103933" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ali Hamzeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05230-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202530119" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103570" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21860" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102539" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100268" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karkani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.02.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bretschneider" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Jans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-01460-w" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elfadaly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. R. Abouarab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa M. El Shabrawy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Mostafa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Wilson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11243039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909463v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46491.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055389v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Liuzza" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Carsana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giampaola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21673" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vacchi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29890-w" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampik Maroukian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.04.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081222v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedighe Amjadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.10.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita T Melis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez-Cadavid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Artzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21683" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.09.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760248v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forn&#243;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.11.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505394v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Bony" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765608v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700485" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolaiti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Papadopoulos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Triantafyllou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.08.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifat Thareani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700954" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiko Tsukamoto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.04.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.11.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah-Hosseini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.042" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Preoteasa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Tatui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Rotaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.04.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shah-Hosseini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Saleem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Moneim A. Mahmoud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2349-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gambin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-273-2016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouchet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetana Popova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8203" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9RHVRD68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577189v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya S Bolikhovskaya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8300" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Avnaim-Katav" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu Hamid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.046" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.02.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514378v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25197" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103324v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2014.11.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL7926LP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.02.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631414Y.0000000057" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202716v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bony" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.06.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457741v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Zviely" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102090" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.10.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5BGNZ70-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonel P." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Empereur" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116400v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05554" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577230v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116409v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-012-9299-2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB4F0049-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21444" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XC41H9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116163v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.09.029" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSKV7XR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061624v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.06.018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH70FGJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03540" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061620v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Stanley" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069195" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061634v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gambin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0380-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485667v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evelpidou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21388" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/306075F6F97400E9734D3093BC0D6F8E9F7766A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894986v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.04.022" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-784M7G7C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906349v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dairon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Day" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.04.032" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS60NHLP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741691v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6MGT1SC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517437v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Lerberghe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boiy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vansteenhuyse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020232" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748198v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Maouche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meghraoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Belabb&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouhadad" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.06.003" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRMSD8R0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856813v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goiran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2451.2010.00740.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TKBB50M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856815v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0VK9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426593v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611325104" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194929v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTVS0D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116119v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025824" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478236v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A. Pirazzoli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Nammour" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.04.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPS3S24N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856820v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd&#160;el-Maguib" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Espic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.2132" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FC4NL67L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478237v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonio Pirazzoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.031" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9HKXNX7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092115v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878211v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocco" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maselli-Scotti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugliese" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1187" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092095v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vecchi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Blanc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui Thi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856975v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le Campion" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(00)00075-X" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BE5DF475C4CE7A8DEE45E7A7DEC2AD0FD41691A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674056v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Stefaniuk" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092112v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092090v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497240v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laborel-Deguen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.949" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080646v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provensal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562856v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604803v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346899v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145088v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293834v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthie Giaime" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bottez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221287v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinucci" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518256v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852748v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Bony" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660367v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856967v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878578v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145099v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bottez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asandulesei" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147261v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147315v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979530v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511849v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cottica" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856974v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Vecchi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346907v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asandulesei Andrei" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Vladu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103282v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389760v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine G&#233;bara" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Fran&#231;oise" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600729v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jol" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salmon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu-Hamid" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600739v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei As&#259;ndulesei" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vladu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935161v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004430112_009" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957789v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roumieux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Pasquinucci" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463710v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/supplement-revue-archeologique-de-narbonnaise-n-44.html" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116406v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125827v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Bony" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741713v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803792v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674049v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172311v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.47623" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357941v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44600-0_119-1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142819v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44600-0_63-1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00685442v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269281v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-morhange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1910-151X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034225676" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5036052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vHphfckAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000045243437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Todesco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G54244C.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anthony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Syvitski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z&#259;inescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05075539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109368" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labrini Tsitsou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02256-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bivolaru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baralis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lungu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2586268" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100430" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Camuffo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2024.104426" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hader Sheisha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51965.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaia Syvitski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Z&#259;inescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01426-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104303" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108172" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01339-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Pourkerman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Melini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104456" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Amjadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razyeh Lak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Hamzeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114553" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tomljenovi&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104158" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103933" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sarti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Bertoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchesini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110861" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ali Hamzeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05230-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202530119" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04995773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Daniel St&#259;nic&#259;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Sava" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pascal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103614" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Gatti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kulling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106929" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103570" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196961v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21860" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Russo Ermolli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Di Donato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2019.60" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100268" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102539" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elfadaly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. R. Abouarab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa M. El Shabrawy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Mostafa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Wilson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11243039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354649v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bretschneider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Jans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-01460-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karkani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.02.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354639v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46491.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.022" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedighe Amjadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.10.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vacchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29890-w" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampik Maroukian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Liuzza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Carsana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Giampaola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21673" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita T Melis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.09.028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez-Cadavid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Artzy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21683" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MV8RTCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765578v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiko Tsukamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.04.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolaiti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Papadopoulos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Triantafyllou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.08.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765605v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifat Thareani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700954" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700485" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.11.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765579v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Preoteasa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Tatui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Rotaru" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2017.04.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794751v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milella" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah-Hosseini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.042" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505394v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Lungu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Bony" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forn&#243;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.11.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rouchet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetana Popova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8203" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9RHVRD68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577189v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya S Bolikhovskaya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8300" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gambin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-273-2016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shah-Hosseini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Saleem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Moneim A. Mahmoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2349-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Avnaim-Katav" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514377v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu Hamid" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.046" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.02.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514378v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25197" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760251v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.02.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631414Y.0000000057" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bony" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.06.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103324v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2014.11.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL7926LP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577230v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116400v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05554" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100120v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbonel P." TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Empereur" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116398v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.10.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5BGNZ70-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457741v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Zviely" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102090" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116409v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979104v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116163v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.09.029" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSKV7XR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061642v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21444" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XC41H9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10699-012-9299-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB4F0049-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959449v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03540" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061624v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.06.018" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH70FGJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061620v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Stanley" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069195" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061634v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gambin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-012-0380-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894986v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.04.022" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-784M7G7C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485667v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Pirazzoli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evelpidou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21388" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/306075F6F97400E9734D3093BC0D6F8E9F7766A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906349v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517437v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Lerberghe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Boiy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas Vansteenhuyse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020232" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741691v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6002" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6MGT1SC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748198v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Maouche" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Meghraoui" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Belabb&#232;s" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouhadad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.06.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRMSD8R0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660161v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmaleh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dairon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Day" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.04.032" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS60NHLP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856813v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goiran" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2451.2010.00740.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TKBB50M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856815v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.013" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVJ0VK9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426593v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611325104" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194929v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.03.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDTVS0D8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478236v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A. Pirazzoli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Nammour" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.04.003" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPS3S24N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116119v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025824" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856820v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd&#160;el-Maguib" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Espic" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.2132" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FC4NL67L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478237v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Antonio Pirazzoli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.031" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9HKXNX7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maselli-Scotti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugliese" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1187" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092115v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092095v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vecchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Blanc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bui Thi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856975v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le Campion" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-3227(00)00075-X" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BE5DF475C4CE7A8DEE45E7A7DEC2AD0FD41691A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674056v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Stefaniuk" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092112v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morigi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092090v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497240v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laborel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laborel-Deguen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1998.949" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080646v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provensal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562856v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604803v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346899v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145088v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293834v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthie Giaime" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bottez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221287v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasquinucci" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518256v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00852748v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertoncello" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Bony" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660367v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856967v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01857004v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878578v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145099v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bottez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asandulesei" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147261v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147315v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979530v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511849v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cottica" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856974v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetizia Vecchi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Bui" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346907v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asandulesei Andrei" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Vladu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103282v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389760v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine G&#233;bara" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lemoine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Fran&#231;oise" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600739v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei As&#259;ndulesei" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vladu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600729v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jol" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salmon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu-Hamid" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935161v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004430112_009" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957789v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roumieux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Pasquinucci" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463710v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferrer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/supplement-revue-archeologique-de-narbonnaise-n-44.html" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116406v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794629v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goslin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.merci.2013.01.0143" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125827v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Bony" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741713v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803792v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674049v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172311v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.47623" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142819v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44600-0_63-1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357941v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44600-0_119-1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00685442v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00269281v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>