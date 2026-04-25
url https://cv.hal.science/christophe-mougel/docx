--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -84,195 +84,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting glucosinolate profiles in rapeseed genotypes shape the rhizosphere-insect continuum and microbial detoxification potential in a root herbivore</w:t>
+                <w:t xml:space="preserve">The capacity to suppress wheat crown rot disease occurs naturally in contrasted farm soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette M. Carpentier</w:t>
+                <w:t xml:space="preserve">Alix Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Derocles</w:t>
+                <w:t xml:space="preserve">Simon de Donder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Richard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Marquer</w:t>
+                <w:t xml:space="preserve">Michaël Denefle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Romain Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (12), pp.e01269-25. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38, pp.101320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.01269-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2026.101320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391655v1</w:t>
+                <w:t xml:space="preserve">hal-05587477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon substrates utilization determine antagonistic fungal-fungal interactions among root-associated fungi</w:t>
               </w:r>
@@ -520,6744 +520,6732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+                <w:t xml:space="preserve">Contrasting glucosinolate profiles in rapeseed genotypes shape the rhizosphere-insect continuum and microbial detoxification potential in a root herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+                <w:t xml:space="preserve">Juliette M. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Stéphane Derocles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Bruno Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), pp.e01269-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01269-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+                <w:t xml:space="preserve">hal-05391655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field indicator for rhizosphere effect monitoring in arable soils</w:t>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Mira</w:t>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ourry</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-021-05284-2⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524069v1</w:t>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microbiotes associés aux plantes : un enjeu majeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">A field indicator for rhizosphere effect monitoring in arable soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 478, pp.325-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-05284-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407614v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential Insider: Wolbachia, an Intracellular Symbiont, Manipulates Bacterial Diversity in Its Insect Host</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane A. P. Derocles</w:t>
+                <w:t xml:space="preserve">Les microbiotes associés aux plantes : un enjeu majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 747, pp.14-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285205v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Szafranski</w:t>
+                <w:t xml:space="preserve">Influential Insider: Wolbachia, an Intracellular Symbiont, Manipulates Bacterial Diversity in Its Insect Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Agathe Crosland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane A. P. Derocles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906069v3</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), art.13 (21p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891885v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monard</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 144, pp.107754. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535174v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatching of Globodera pallida Induced by Root Exudates Is Not Influenced by Soil Microbiota Composition</w:t>
+                <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gautier</w:t>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Martinez</w:t>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.536932. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.107754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.536932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140131v1</w:t>
+                <w:t xml:space="preserve">hal-02535174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of antibiotics on bacterial communities of adult flies</w:t>
+                <w:t xml:space="preserve">Hatching of Globodera pallida Induced by Root Exudates Is Not Influenced by Soil Microbiota Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ourry</w:t>
+                <w:t xml:space="preserve">Camille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lopez</w:t>
+                <w:t xml:space="preserve">Lisa Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hervé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa028⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.536932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.536932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865290v1</w:t>
+                <w:t xml:space="preserve">hal-03140131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-lasting effects of antibiotics on bacterial communities of adult flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">M. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">V. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13634⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (4), pp.fiaa028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624824v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-microbiota interactions: from holobiont theory to analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Selosse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0619-4⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.1648-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980500v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimize the plant microbiota to increase plant growth and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Durand-Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consortium Biocontrôle et GIS Biotechnologies Vertes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1fve-e105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111 (6), pp.1629-1640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (2), pp.e0204195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+                <w:t xml:space="preserve">Host-microbiota interactions: from holobiont theory to analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.7:5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0619-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926402v1</w:t>
+                <w:t xml:space="preserve">hal-01980500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Belowground Herbivory on the Dynamics of Root and Rhizosphere Microbial Communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184354v1</w:t>
+                <w:t xml:space="preserve">hal-01926402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can soil microbial diversity influence plant metabolites and life history traits of a rhizophagous insect?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of Belowground Herbivory on the Dynamics of Root and Rhizosphere Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12478⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661250v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens C7R12 type III secretion system impacts mycorrhization of Medicago truncatula and associated microbial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gubry-Rangin</w:t>
+                <w:t xml:space="preserve">Can soil microbial diversity influence plant metabolites and life history traits of a rhizophagous insect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Lachaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0730-3⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.1045-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606859v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudomonas fluorescens C7R12 type III secretion system impacts mycorrhization of Medicago truncatula and associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennola Ermel</w:t>
+                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gubry-Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0730-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630825v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant traits related to nitrogen uptake influence plant-microbe competition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">Mikaël Bili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Busset</w:t>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Deau</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennola Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-1761.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637764v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil conditions and land use intensification effects on soil microbial communities across a range of European field sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce C. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob I. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.403-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and managing soil biodiversity: a major challenge in agroecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant traits related to nitrogen uptake influence plant-microbe competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0247-0⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (8), pp.2300-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-1761.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01208787v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to study the relationship between Medicago truncatula genotypes and their associated rhizosphere bacterial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+                <w:t xml:space="preserve">Understanding and managing soil biodiversity: a major challenge in agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0247-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-012-1364-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646573v1</w:t>
+                <w:t xml:space="preserve">hal-01208787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les légumineuses dans l'Europe du XXIè siècle : Quelle place dans les systèmes agricoles et alimentaires actuels et futurs ? Quels nouveaux défis pour la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.283-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/767p-n553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of different functional groups of bacteria by various plant residues as a driver of soil priming effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (5), pp.810-822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10021-013-9650-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legumes for feed, food, biomaterials and bioenergy in Europe : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, décembre (Online), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-013-0189-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biomass and MetaTaxogenomic assessment of soil microbial communities as influenced by soil DNA extraction procedure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to study the relationship between Medicago truncatula genotypes and their associated rhizosphere bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nowak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.135-141. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 365 (1-2), pp.183 - 199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-7915.2011.00307.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-012-1364-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546177v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Nitrogen Availability and Plant Genotype Modify the Nutrition Strategies of M. truncatula and the Associated Rhizosphere Microbial Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+                <w:t xml:space="preserve">Interaction between Medicago truncatula and Pseudomonas fluorescens: evaluation of costs and benefits across an elevated atmospheric CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047096⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646215v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Medicago truncatula and Pseudomonas fluorescens: evaluation of costs and benefits across an elevated atmospheric CO2.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+                <w:t xml:space="preserve">Soil Nitrogen Availability and Plant Genotype Modify the Nutrition Strategies of M. truncatula and the Associated Rhizosphere Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045740⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736637v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the ISO standard 11063 DNA extraction procedure for assessing soil microbial abundance and community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0044279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation of metagenomics agroecosystems in ecological services</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular biomass and MetaTaxogenomic assessment of soil microbial communities as influenced by soil DNA extraction procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-7915.2011.00307.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644706v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de la métagenomique des agrosystemes en services écologiques</w:t>
+                <w:t xml:space="preserve">Translation of metagenomics agroecosystems in ecological services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (319), pp.44-47</w:t>
+              <w:t xml:space="preserve">, 2011, 319, pp.44 - 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645538v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity: Methodological strategy, spatial overview and functional interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (5-6), pp.403-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent pseudomonads harboring type III secretion genes are enriched in the mycorrhizosphere of Medicago truncatula</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traduction de la métagenomique des agrosystemes en services écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Robin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (319), pp.44-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644346v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+                <w:t xml:space="preserve">Fluorescent pseudomonads harboring type III secretion genes are enriched in the mycorrhizosphere of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (3), pp.457-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01021.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254016v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.e24166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0024166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00886549v1</w:t>
+                <w:t xml:space="preserve">hal-01254016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-microbe-soil interactions in the rhizosphere: an evolutionary perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+                <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0042-x⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.359-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro/2009033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665203v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial effects on arbuscular mycorrhizal fungi and mycorrhiza development as influenced by the bacteria, fungi, and host plant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant-microbe-soil interactions in the rhizosphere: an evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Marchelli</w:t>
+                <w:t xml:space="preserve">Hans Lambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barbonaglia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-008-0205-2⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (1-2), pp.83-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0042-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665834v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of inoculation with the phytostimulatory PGPR Azospirillum lipoferum CRT1 on the genetic structure of the rhizobacterial community of field-grown maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lelièvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.409-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656049v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00525716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of inoculation with the phytostimulatory PGPR Azospirillum lipoferum CRT1 on the genetic structure of the rhizobacterial community of field-grown maize</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00525716v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of soil by copper affects the dynamics, diversity, and activity of soil bacterial communities involved in wheat decomposition and carbon storage.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Bacterial effects on arbuscular mycorrhizal fungi and mycorrhiza development as influenced by the bacteria, fungi, and host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barbonaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00616-09⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-008-0205-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434100v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Contamination of soil by copper affects the dynamics, diversity, and activity of soil bacterial communities involved in wheat decomposition and carbon storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00023.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (23), pp.7565-7569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00616-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668342v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie des communautés dans la rhizosphère : analyse des interactions plantes - champignons mycorhizogènes à arbuscules - bactéries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Offre</w:t>
+                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.97 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00023.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669103v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdiversity of Burkholderiales associated with mycorrhizal and nonmycorrhizal roots of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (2), pp.180-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of cellulolytic bacteria in soil by stable isotope probing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biologie des communautés dans la rhizosphère : analyse des interactions plantes - champignons mycorhizogènes à arbuscules - bactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Marol</w:t>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.116-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01182.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00318792v1</w:t>
+                <w:t xml:space="preserve">hal-02669103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and identification of soil microbial populations actively assimilating carbon from 13C-labelled wheat residue as estimated by DNA- and RNA-SIP techniques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+                <w:t xml:space="preserve">Fingerprinting and diversity of bacterial copA genes in response to soil types, soil organic status and copper contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. H. Lejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bouko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01197.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (3), pp.424 à 437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00365.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294737v1</w:t>
+                <w:t xml:space="preserve">insu-00386976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein extraction and fingerprinting optimization of bacterial communities in natural environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Dynamics and identification of soil microbial populations actively assimilating carbon from 13C-labelled wheat residue as estimated by DNA- and RNA-SIP techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.752-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01197.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9121-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661837v1</w:t>
+                <w:t xml:space="preserve">hal-00294737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaproteomics : a new approach for studying functional microbial ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Protein extraction and fingerprinting optimization of bacterial communities in natural environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 53 (3), pp.486-493. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9196-8⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 53 (3), pp.426-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658508v1</w:t>
+                <w:t xml:space="preserve">hal-02661837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting and diversity of bacterial copA genes in response to soil types, soil organic status and copper contamination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noémie Pascault</w:t>
+                <w:t xml:space="preserve">Metaproteomics : a new approach for studying functional microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (3), pp.486-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9196-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00365.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00386976v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of root-associated fluorescent pseudomonads as affected by ferritin overexpression in tobacco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (7), pp.1724-37. </w:t>
@@ -7307,103 +7295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago species affect the community composition of arbuscular mycorrhizal fungi associated with roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 176 (1), pp.197-210. </w:t>
@@ -7441,103 +7429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial groups preferentially associated with mycorrhizal roots of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (3), pp.913-921. </w:t>
@@ -7569,3257 +7557,3403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of the genetic structure of bacterial and fungal communities at different developmental stages of Medicago truncatula Gaertn. cv. Jemalong line J5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Gamalero</w:t>
+                <w:t xml:space="preserve">Identification of cellulolytic bacteria in soil by stable isotope probing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feth El Zahar Haichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Marol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01650.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.625-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668733v1</w:t>
+                <w:t xml:space="preserve">hal-00318792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of airborne bacterial community structure in an urban area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic of the genetic structure of bacterial and fungal communities at different developmental stages of Medicago truncatula Gaertn. cv. Jemalong line J5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Bizet</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.047⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 170 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01650.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662697v1</w:t>
+                <w:t xml:space="preserve">hal-02668733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ferritin over-expression in tobacco on the structure of bacterial and pseudomonad communities associated with the roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (3), pp.492 - 502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00174.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Portier</w:t>
+                <w:t xml:space="preserve">Temporal variability of airborne bacterial community structure in an urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">David Lejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+                <w:t xml:space="preserve">Esmeralda Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chapulliot</w:t>
+                <w:t xml:space="preserve">Karine Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (40), pp.8074-8080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128068v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing genetic structure and diversity of airborne bacterial communities by DNA fingerprinting and 16S rDNA clone library</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+                <w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapulliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (11), pp.7123-7131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00018-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683032v1</w:t>
+                <w:t xml:space="preserve">hal-00128068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and diversity of type III secretion system-like genes in saprophytic and phytopathogenic fluorescent pseudomonads</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Assessing genetic structure and diversity of airborne bacterial communities by DNA fingerprinting and 16S rDNA clone library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmeralda Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (20), pp.3687-3695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672136v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Selectable and Highly Transferable Ti Plasmid to Study Conjugal Host Range and Ti Plasmid Dissemination in Complex Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Teyssier-Cuvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Farrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (1), pp.10-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-003-2023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling strategy in molecular microbial ecology : influence of soil sample size on DNA fingerprinting analysis of fungal and bacterial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.P. Lejon</w:t>
+                <w:t xml:space="preserve">Distribution and diversity of type III secretion system-like genes in saprophytic and phytopathogenic fluorescent pseudomonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5 (11), pp.1111-1120</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49, pp.455-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679013v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genetic diversity of the narG, nosZ, and 16S rRNA genes in fluorescent Pseudomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 69 (2), pp.1004-1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling strategy in molecular microbial ecology : influence of soil sample size on DNA fingerprinting analysis of fungal and bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Lejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loik Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 52, pp.573-586</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (11), pp.1111-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673208v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background, virulence factors, agr groups (alleles), and human disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jarraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 70 (2), pp.631-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00207713-52-2-573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00427290v1</w:t>
+                <w:t xml:space="preserve">hal-02681316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background virulence factors agr groups (alleles) and human disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 70, pp.631-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.70.2.631-641.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Staphylococcus aureus genetic background, virulence factors, agr groups (alleles), and human disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 70 (2), pp.631-641</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp.573-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681316v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal fluctuations and long-term persistence of pathogenic populations of Agrobacterium spp. in soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mathematical method for determining genome divergence and species delineation using AFLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Nesme</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 52, pp.573-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00207713-52-2-573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669536v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct conjugal transfers of Ti plasmid to soil microflora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Teyssier-Cuvelle</w:t>
+                <w:t xml:space="preserve">Seasonal fluctuations and long-term persistence of pathogenic populations of Agrobacterium spp. in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Krimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68, pp.3358-3365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02573551v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal fluctuations and long-term persistence of pathogenic populations of Agrobacterium spp. in soils.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Krimi</w:t>
+                <w:t xml:space="preserve">Direct conjugal transfers of Ti plasmid to soil microflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teyssier-Cuvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Nesme</w:t>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.68.7.3358-3365.2002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (8), pp.1273-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.1999.00689.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145324v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal fluctuations and long-term persistence of pathogenic populations of Agrobacterium spp. in soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Krimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (7), pp.3358-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.7.3358-3365.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670077v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHASE : an extracellular sensing domain common to transmembrane receptors from prokariotes, lower eukaryotes and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.B. Zhulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 (10), pp.582-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints : biological and methodological variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-4487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+                <w:t xml:space="preserve">Novel tellurite-amended media and specific chromosomal and Ti plasmid probes for direct analysis of soil populations of Agrobacterium biovars 1 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.1.65-74.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427187v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints: biological and methodological variability.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.S319-S338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00353796v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel tellurite-amended media and specific chromosomal and Ti plasmid probes for direct analysis of soil populations of Agrobacterium biovars 1 and 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints: biological and methodological variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 67, pp.65-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.1.65-74.2001⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.10.4479–4487.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669542v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00353796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">egc, a hyfhly prevalent operon of enterotixin gene, forms a putative nursery of superantigens in Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jarraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 166, pp.669-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological, serological and molecular variability suggest three distinct polerovirus species infecting beet or rape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Fritsch</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 90 (5), pp.460-466</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (1), pp.319-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698195v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct conjugal transfers of Ti plasmid to soil microflora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Teyssier-Cuvelle</w:t>
+                <w:t xml:space="preserve">Biological, serological and molecular variability suggest three distinct polerovirus species infecting beet or rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.1273-1284</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90 (5), pp.460-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692194v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Direct conjugal transfers of Ti plasmid to soil microflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teyssier-Cuvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.1273-1284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of the fixGHI region of Azorhizobium caulinodans in free-living and symbiotic nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 114 (2), pp.185-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1993.tb06571.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10829,3415 +10963,3415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soil legacy effect shapes the interaction between the nematode Heterodera schachtii and oilseed rape roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Montarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Holobionte : concept et enjeux pour la biologie des plantes et la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Biologie et Amélioration des Plantes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308257v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holobionte : concept et enjeux pour la biologie des plantes et la génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+                <w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Biologie et Amélioration des Plantes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225437v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant genotype: a lever in the interactions between plant and its associated rhizosphere microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Plant Microbiome Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">A core microbiota of plant and earthworm interaction? Phylogenetic and functional aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607836v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core microbiota of plant and earthworm interaction? Phylogenetic and functional aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
+                <w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Holobionts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, paris, France</w:t>
+              <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953650v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phytobiome: concept et potentiel d'utilisation en amélioration des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique du Département BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Autoradiography technique an efficient tool for sampling procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D&amp;RS conference 2016 - Decommissioning and Remote Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">30. European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349078v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Block Model for ecological abundance data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661254v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for analyzing interactions between arbuscular mycorrhiza and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques-Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiffanie Regnier</w:t>
+                <w:t xml:space="preserve">Connecting soil biodiversity to functions and ecosystem services: presentation of case studies and of the EU FP7 project EcoFINDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack H. Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop"Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208716v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiffanie Regnier</w:t>
+                <w:t xml:space="preserve">Maîtrise et gestion de la biodiversité dans les sols: quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation "MEM Days" organisées par l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Ecully, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) 2012. Évaluer et gérer la fertilité des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809171v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting soil biodiversity to functions and ecosystem services: presentation of case studies and of the EU FP7 project EcoFINDERS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité et la richesse des communautés microbiennes de sols issus d'échantillonnage de grande ampleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268038v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et activités microbiennes dans la rhizosphère: des atouts majeurs en agroécologie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the ISO standard 11063 “Soil DNA Extraction Procedure” for Assessing Microbial Abundance and Community Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliances au pays des racines - 14e Colloque Scientifique de la Société d'Horticulture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747709v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring microbial diversity in European soils: ongoing projects and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J. Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. SETAC (Society of Environmental Toxicology and Chemistry)World Congress, SETAC Europe 22nd annual meeting, Securing a sustainable future: Integrating science, policy and people</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany. 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité et la richesse des communautés microbiennes de sols issus d'échantillonnage de grande ampleur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité et activités microbiennes dans la rhizosphère: des atouts majeurs en agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">Alliances au pays des racines - 14e Colloque Scientifique de la Société d'Horticulture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208719v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the ISO standard 11063 “Soil DNA Extraction Procedure” for Assessing Microbial Abundance and Community Structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
+              <w:t xml:space="preserve">NENUN ISME-Workshop: Extraction of Microbial DNA &amp; RNA in Environmental Samples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208715v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise et gestion de la biodiversité dans les sols: quelles perspectives ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+                <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) 2012. Évaluer et gérer la fertilité des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop"Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807825v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t>
+                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NENUN ISME-Workshop: Extraction of Microbial DNA &amp; RNA in Environmental Samples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journées d'animation "MEM Days" organisées par l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208718v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to assess interaction between genotypes of Medicago truncatula and the soil bacterial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+                <w:t xml:space="preserve">Costs-benfits trade-off in the intercation between Medicago truncatula and Pseudomonas fluorescens C7R12 across atmospheric carbon dioxide modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine C. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 3 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Rhizosphere 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Western Australia. Saisissez le nom du laboratoire, du service ou du département., Perth, AUS., Sep 2011, Perth, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744462v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel renouvellement des questions de recherches sur les légumineuses ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+                <w:t xml:space="preserve">Vers une optimisation de la procédure d'extraction d'ADN des sols pour caractériser la diversité microbienne tellurique par le pyroséquençage des gènes ribosomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de réflexion pour un renouvellement des questions de recherche sur les légumineuses : du gène à la filière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dijon, France. 4 p</w:t>
+              <w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Nov 2011, Hammamet, Tunisie. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003340v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une optimisation de la procédure d'extraction d'ADN des sols pour caractériser la diversité microbienne tellurique par le pyroséquençage des gènes ribosomiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Nov 2011, Hammamet, Tunisie. 1 p</w:t>
+              <w:t xml:space="preserve">6. ISMOM: International Symposium of Interactions of Soil Minerals withOrganic Components and Microorganisms.3. InterCongress of Commission 2.5 IUSSSoil chemical, physical and biological interfacial reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231285v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs-benfits trade-off in the intercation between Medicago truncatula and Pseudomonas fluorescens C7R12 across atmospheric carbon dioxide modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Western Australia. Saisissez le nom du laboratoire, du service ou du département., Perth, AUS., Sep 2011, Perth, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">1ères Rencontres bioinformaticiens et statisticiens de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Versailles, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999982v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">Quel renouvellement des questions de recherche sur les légumineuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. ISMOM: International Symposium of Interactions of Soil Minerals withOrganic Components and Microorganisms.3. InterCongress of Commission 2.5 IUSSSoil chemical, physical and biological interfacial reactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop légumineuses: Atelier de réflexion pour un renouvellement des questions de recherche sur les Légumineuses : du gène à la filière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dijon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746836v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to assess interaction between genotypes of Medicago truncatula and the soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres bioinformaticiens et statisticiens de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Versailles, France. 1 p</w:t>
+              <w:t xml:space="preserve">Rhizosphere 3 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137014v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel renouvellement des questions de recherche sur les légumineuses ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Quel renouvellement des questions de recherches sur les légumineuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop légumineuses: Atelier de réflexion pour un renouvellement des questions de recherche sur les Légumineuses : du gène à la filière</w:t>
+              <w:t xml:space="preserve">Atelier de réflexion pour un renouvellement des questions de recherche sur les légumineuses : du gène à la filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dijon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804480v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalks between soil microbial communities and a nitrogen fixing legume species (medicago truncatula) during its Vegetative Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14246,106 +14380,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Food Legumes Research Conference (IFLRC V) and 7. European Conference on Grain Legumes (AEPVII) ; Legumes for Global Health Legume Crops and Products for Food, Feed and Environmental Benefits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’interaction « Plante x Communauté microbienne du sol » chez l’espèce modèle &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14354,2330 +14488,2330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16eme Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Besançon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron dynamics in the rhizosphere as a case study for analysing interactions among soils, plants and microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International PGPR Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Portland, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of pyoverdines in the interactions of fluorescent pseudomonads with soil microflora and plant in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Plant Pathology ICPP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Torino, Italy</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Micropial Ecology - ISME 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Saisissez le nom du laboratoire, du service ou du département., Cairns, INT., Aug 2008, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819512v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of the cultivation of different cultivars of maize, including Bt-maize varieties, on soil- and plant-associated microbial and fungal functional communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+                <w:t xml:space="preserve">Proteomes of arbuscular mycorrhizal symbiosis : past and present achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monsanto Bt Maize Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2008, La Hulpe, Belgium. 1 p</w:t>
+              <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001208v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomes of arbuscular mycorrhizal symbiosis : past and present achievements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Offre</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of the cultivation of different cultivars of maize, including Bt-maize varieties, on soil- and plant-associated microbial and fungal functional communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou A. Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Monsanto Bt Maize Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Mar 2008, La Hulpe, Belgium. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746917v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Association préférentielle entre les mycorhizes à arbuscules et les &amp;lt;em&amp;gt;pseudomonas&amp;lt;/em&amp;gt; saprophytes présentant des systèmes de sécrétion de type III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Micropial Ecology - ISME 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Saisissez le nom du laboratoire, du service ou du département., Cairns, INT., Aug 2008, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Journées Francophones Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dijon, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001210v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association préférentielle entre les mycorhizes à arbuscules et les &amp;lt;em&amp;gt;pseudomonas&amp;lt;/em&amp;gt; saprophytes présentant des systèmes de sécrétion de type III</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Implication of pyoverdines in the interactions of fluorescent pseudomonads with soil microflora and plant in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Mycorhizes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dijon, France. 47 p</w:t>
+              <w:t xml:space="preserve">9. International Congress of Plant Pathology ICPP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757118v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations bactériennes associées aux racines mycorhizées de Medicago truncatula: de la communauté à la souche bactérienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Saisissez le nom du laboratoire, du service ou du département., Ville service, FRA., Jan 2007, Brest, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956065v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Populations bactériennes associées aux racines mycorhizées de Medicago truncatula: de la communauté à la souche bactérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Buffon Legacy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Saisissez le nom du laboratoire, du service ou du département., Ville service, FRA., Jan 2007, Brest, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754879v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago species affect the community composition of arbuscular mycorrhizal fungi associated with roots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Rhizosphere 2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">In Buffon Legacy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758002v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Medicago species affect the community composition of arbuscular mycorrhizal fungi associated with roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">International Conference "Rhizosphere 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815878v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How genetic pressure of [i]Medicago trunculata[/i] acts on the molecular selection and population pattern of its favourite symbiotic bacteria, [i]Sinorhizobium[/i] sp.?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Mauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of arbuscular mycorrhiza establishment on the genetic structure and diversity of bacteria in the rhizosphere of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buffon Legacy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions durables entre plantes et microorganismes dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an integrated approach for studying plant-microbe interactions in the rhizosphere: from genomic to proteomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of the Dutch Ecogenomics Research Program ‘Assessing the living soil’ Royal Sciences Academy of The Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude phylogénétique des luteoviridae pathogènes pour la betterave sucrière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">La variabilité biologique, sérologique et moléculaire des lutéovirus pathogènes vis-à-vis de la betterave, permet la caractérisation de trois espèces virales distinctes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837857v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité biologique, sérologique et moléculaire des lutéovirus pathogènes vis-à-vis de la betterave, permet la caractérisation de trois espèces virales distinctes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Etude phylogénétique des luteoviridae pathogènes pour la betterave sucrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Aussois, France</w:t>
+              <w:t xml:space="preserve">1. Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771425v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological and genomic variability of sugar beet-infecting beet mild yellowing luteovirus (BMYV) isolates and discrimination with another related luteovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colmar symposium for biological sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Colmar, France. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16687,1932 +16821,1932 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago truncatula genotype drives the plant nutritional strategy and its associated rhizosphere bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Plant Microbiome Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does crop diversification impact plant-soil interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Sébastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th Congress of the European Society for Agronomy ESA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does crop diversification impact plant-soil interactions?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Congress of the European Society for Agronomy ESA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 2018</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160798v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a core microbiota shaped by plant and earthworm interactions across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation du réseau PhytoMic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bacterial and fungal rhizosphere communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new conceptual framework shows that plant genotype and soil nitrogen availability modify both plant nutritional strategies and diversity of their associated rhizosphere microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des communautés bactériennes et fongiques de la rhizosphère au cours de l’infection de racines de Brassica rapa par le protiste obligatoire, agent de la hernie des crucifères, Plasmodiophora brassicae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque de la Société Française de Phytopathologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized and standardized 192-plex solution for 16S rDNA gene sequencing on Illumina Miseq platform to assess soil biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity effects on primary production and symbiotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18631,2224 +18765,2224 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. New Phytologist Symposium. Plant interactions with other organisms: molecules, ecology and evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Buenos Aires, Argentina. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une optimisation de la procédure d’extraction d’ADN des sols pour caractériser la diversité microbienne tellurique par le pyroséquençage des gènes ribosomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob I. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interactions des microorganismes avec leurs environnements: circulation, adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme GenoSol : une structure logistique d'appui à la recherche sur la microbiologie des sols et de l'environnement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Influence du système de sécrétion de type III bactérien dans les intéractions plantes-Pseudomonas spp. fluorescents non pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Morin</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements: Circulation, Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012, Interactions des microorganismes avec leurs environements : circulation, adaptation</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France, 6-7 juin 2012, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208689v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du système de sécrétion de type III bactérien dans les intéractions plantes-Pseudomonas spp. fluorescents non pathogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+                <w:t xml:space="preserve">Plateforme GenoSol : une structure logistique d'appui à la recherche sur la microbiologie des sols et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France, 6-7 juin 2012, France. , 2012</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements: Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012, Interactions des microorganismes avec leurs environements : circulation, adaptation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208713v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep sequencing of 16S rRNA gene to efficiently assess bacterial richness and the rare biosphere in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Danemark, Netherlands. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to assess interaction between genotypes of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and the soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie. , 1 p., 2011</w:t>
+              <w:t xml:space="preserve">17eme Forum des Jeunes Chercheurs "Jeunes chercheurs, explorons la bulle professionnelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dijon, France. 155 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808211v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Ecully, France. , 1 p., 2011</w:t>
+              <w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie. , 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807955v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecophysiological and microbial ecological approaches to assess interaction between genotypes of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; and the soil bacterial communities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme Forum des Jeunes Chercheurs "Jeunes chercheurs, explorons la bulle professionnelle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dijon, France. 155 p., 2011</w:t>
+              <w:t xml:space="preserve">Colloque Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ecully, France. , 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749671v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a strategy for analyzing the feedback loop of the interactions between plants, arbuscular mycorrhizal fungi and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. , 121 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Studying the arbuscular mycorrhizal symbiosis from axenic system to soilborne interactions by proteomics: which challenges to face?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Dumas-Gaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nardjis Amiour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t>
+              <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752945v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizae influence the occurence of soil fluorescent pseudomonads harbouring type III secretion systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Robin</w:t>
+                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bageco 10 - Bacterial genetics and ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. , 1p., 2009</w:t>
+              <w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755399v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the arbuscular mycorrhizal symbiosis from axenic system to soilborne interactions by proteomics: which challenges to face?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Offre</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizae influence the occurence of soil fluorescent pseudomonads harbouring type III secretion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Bageco 10 - Bacterial genetics and ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. , 1p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746880v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the genetic structure and diversity of bacteria associated with mycorrhized and non-mycorrhized roots of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dijon, France. , 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des associations symbiotiques de Medicago truncatula sur la microflore rhizosphérique et les transferts de carbone vers la rhizosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Benizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mycorrhization and nodulation on the structure and diversity of fluorescent pseudomonads associated with Medicago truncatula roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Benizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of symbiotic status of roots on carbon allocation to roots and rhizosphere of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Benizri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First meeting of the COST 631 Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mycorhization and nodulation on the structure and diversity of fluorescent pseudomonads associated with Medicago truncatula roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Benizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First meeting of the COST 631 Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les bactéries perçoivent et répondent aux modifications de leur environnement ? Génomique comparative des systèmes à deux composantes bactériens : organisation, distribution et fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.B. Zhulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque Rhizosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20858,1281 +20992,1281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Protection to Support Plant Health: Where the Microbiota Fits In</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-125, 2022, 978-94-024-2150-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Microbiota: Diversity, Transmission and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.111-117, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des plantes : diversité, transmission et fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Savoir Faire, 978-2-7592-3076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection agroécologique pour le maintien de la santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376p., 2020, Savoir faire, 978-2-7592-3076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métagénomique et métatranscriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’attendre des recherches en microbiologie du sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertilisation et environnement. Quelles pistes pour l'aide à la décision ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae ACTA, le réseau des instituts des filières animales et végétales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, 2014, Matière à Débattre et Décider, 978-2-7592-2055-7 978-2-85794-280-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining molecular microbial ecology with ecophysiology and plant genetics for a better understanding of plant-microbial communities' interactions in the rhizosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.J. de Bruijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-86, 2013, 978-1-118-29617-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118297674.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Lichtfouse; Marjolaine Hamelin; Mireille Navarrete; Philippe Debaeke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.857-865, 2011, 978-94-007-0393-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0394-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecology of the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological methods for assessing soil quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Publishing, pp.228-230, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecology of the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological methods for assessing soil quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22142,147 +22276,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brevet INRA, INOVIAFLOW «Rhizotron et utilisations de celui-ci»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP 2 679 088 A1. 2012, 28p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22292,147 +22426,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre Inra de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22442,151 +22576,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22596,213 +22730,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la réponse des plantes et du phytobiome aux stress multiples : besoin d’une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la rotation des cultures sur la microflore du sol et son activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 06516CP015S250, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22812,105 +22946,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des intéractions plante-microorganismes dans la rhizosphère: vers une meilleure prise en compte du fonctionnement de la plante et conséquence évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02815117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId560"/>
+      <w:footerReference w:type="default" r:id="rId567"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23057,51 +23191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Kemmerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Elisabeth Dintilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1645107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Mira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05284-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Crosland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lopez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0619-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0730-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/767p-n553" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956058v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0189-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546177v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2011.00307.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044279" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644706v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27JH5F6F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01021.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0042-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0R90RL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marchelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbonaglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0205-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56F2ZF0B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525716v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHRN9LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00616-09" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00023.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661182v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00504.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01182.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLR9XJVV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01197.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abbas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9121-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E55D5712191D97BDE6ECDEDE3BB04BEB962F8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658508v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9196-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4VVGCJR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01290.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVLNXLCF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02151.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665197v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02042-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662697v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Carvalho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bizet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.047" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z04Q3VSG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661715v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00174.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683032v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.03.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C59807PM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Siblot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-2023-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF53B11DE204EDE884B998AEE1B7D5FD941BA23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679013v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Lejon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loik Scherer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delorme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673208v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-2-573" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427274v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.2.631-641.2002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681316v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669536v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Krimi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573551v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.1999.00689.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DF488F918E09C49442D4A25C9F56D751C2ECD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.7.3358-3365.2002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670077v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyra" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671662v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Zhulin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674586v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427187v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353796v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lata" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4479&#8211;4487.2001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669542v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.1.65-74.2001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679012v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Peyrat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698195v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauser" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stevens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Smith" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692194v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desnoues" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dreyfus" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06571.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101597v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225437v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605029v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509795v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haudebourg" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208716v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Regnier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809171v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268038v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747709v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268308v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Bailey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208719v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208715v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208718v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003340v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231285v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746836v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137014v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804480v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820723v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Bernaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819512v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001208v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Sarr" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001210v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757118v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956065v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Offre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754879v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758002v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815878v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190292v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rangin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753073v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823861v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819016v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837857v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771425v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837519v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Lemaire" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchery" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609167v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zancarini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Signor" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Terrat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160798v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira S&#233;bastian" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208772v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denonfoux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208712v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208689v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208713v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806957v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208717v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808211v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807955v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747493v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755399v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751762v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04521390v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benizri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475569v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490914v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490859v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826749v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318972v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119328v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemanceau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Offre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832084v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gamalero" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801042v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820219v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815117v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Donder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Denefle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2026.101320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Kemmerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Elisabeth Dintilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1645107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Mira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05284-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Crosland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061313" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0619-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0730-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/767p-n553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956058v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0189-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044279" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2011.00307.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27JH5F6F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01021.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0042-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0R90RL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525716v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHRN9LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665834v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marchelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbonaglia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0205-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56F2ZF0B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00616-09" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00023.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661182v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00504.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01197.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abbas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9121-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E55D5712191D97BDE6ECDEDE3BB04BEB962F8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9196-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4VVGCJR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01290.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVLNXLCF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02151.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665197v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02042-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318792v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01182.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLR9XJVV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00174.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Carvalho" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bizet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.047" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z04Q3VSG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.03.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C59807PM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123026v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-2023-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF53B11DE204EDE884B998AEE1B7D5FD941BA23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672136v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Siblot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674671v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delorme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Lejon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loik Scherer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427274v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.2.631-641.2002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673208v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-2-573" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Krimi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.1999.00689.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DF488F918E09C49442D4A25C9F56D751C2ECD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145324v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.7.3358-3365.2002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Zhulin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669542v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.1.65-74.2001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353796v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lata" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4479&#8211;4487.2001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Peyrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670077v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauser" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stevens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Smith" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692194v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714131v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desnoues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dreyfus" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06571.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101597v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605029v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509795v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haudebourg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747379v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268038v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208719v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208715v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268308v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Bailey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208716v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Regnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809171v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231285v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746836v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137014v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804480v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003340v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820723v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Bernaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001210v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001208v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Sarr" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757118v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819512v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815878v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956065v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Offre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754879v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758002v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190292v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rangin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823861v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819016v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771425v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837519v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Lemaire" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchery" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609167v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zancarini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Signor" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Terrat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160798v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira S&#233;bastian" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208772v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denonfoux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208712v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208713v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208689v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806957v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208717v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808211v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807955v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747493v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755399v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751762v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04521390v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benizri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475569v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490914v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490859v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826749v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318972v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119328v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemanceau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Offre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832084v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gamalero" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801042v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820219v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815117v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>