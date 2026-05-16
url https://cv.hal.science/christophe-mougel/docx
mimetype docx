--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1138,429 +1138,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
+                <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Guinot</w:t>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Szafranski</w:t>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.107754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906069v3</w:t>
+                <w:t xml:space="preserve">hal-02535174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast computation of genome-metagenome interaction effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Marie Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), art.13 (21p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-020-00173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891885v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MinYS: mine your symbiont by targeted genome assembly in symbiotic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+                <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monard</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 144, pp.107754. </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqaa047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535174v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatching of Globodera pallida Induced by Root Exudates Is Not Influenced by Soil Microbiota Composition</w:t>
               </w:r>
@@ -2350,51 +2350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-microbiota interactions: from holobiont theory to analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,563 +2461,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Influence of Belowground Herbivory on the Dynamics of Root and Rhizosphere Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926402v1</w:t>
+                <w:t xml:space="preserve">hal-02184354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Belowground Herbivory on the Dynamics of Root and Rhizosphere Microbial Communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chaminade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0562-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184354v1</w:t>
+                <w:t xml:space="preserve">hal-01926402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can soil microbial diversity influence plant metabolites and life history traits of a rhizophagous insect?</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens C7R12 type III secretion system impacts mycorrhization of Medicago truncatula and associated microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lachaise</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gubry-Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12478⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0730-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661250v1</w:t>
+                <w:t xml:space="preserve">hal-01606859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens C7R12 type III secretion system impacts mycorrhization of Medicago truncatula and associated microbial communities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can soil microbial diversity influence plant metabolites and life history traits of a rhizophagous insect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gubry-Rangin</w:t>
+                <w:t xml:space="preserve">Tom Lachaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.23-33. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.1045-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0730-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606859v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial community diversity harboured by interacting species</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant traits related to nitrogen uptake influence plant-microbe competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.67-81. </w:t>
@@ -4093,291 +4093,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Medicago truncatula and Pseudomonas fluorescens: evaluation of costs and benefits across an elevated atmospheric CO2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Nitrogen Availability and Plant Genotype Modify the Nutrition Strategies of M. truncatula and the Associated Rhizosphere Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045740⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736637v1</w:t>
+                <w:t xml:space="preserve">hal-02646215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Nitrogen Availability and Plant Genotype Modify the Nutrition Strategies of M. truncatula and the Associated Rhizosphere Microbial Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Zancarini</w:t>
+                <w:t xml:space="preserve">Interaction between Medicago truncatula and Pseudomonas fluorescens: evaluation of costs and benefits across an elevated atmospheric CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646215v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the ISO standard 11063 DNA extraction procedure for assessing soil microbial abundance and community structure</w:t>
               </w:r>
@@ -4625,519 +4625,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation of metagenomics agroecosystems in ecological services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil microbial diversity: Methodological strategy, spatial overview and functional interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (5-6), pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644706v1</w:t>
+                <w:t xml:space="preserve">hal-02644731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial diversity: Methodological strategy, spatial overview and functional interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traduction de la métagenomique des agrosystemes en services écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (319), pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02644731v1</w:t>
+                <w:t xml:space="preserve">hal-02645538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de la métagenomique des agrosystemes en services écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent pseudomonads harboring type III secretion genes are enriched in the mycorrhizosphere of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (3), pp.457-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01021.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645538v1</w:t>
+                <w:t xml:space="preserve">hal-02644346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent pseudomonads harboring type III secretion genes are enriched in the mycorrhizosphere of Medicago truncatula</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translation of metagenomics agroecosystems in ecological services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Robin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319, pp.44 - 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01021.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644346v1</w:t>
+                <w:t xml:space="preserve">hal-02644706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and Application of a PCR Primer Set to Quantify Fungal Communities in the Soil Environment by Real-Time Quantitative PCR</w:t>
               </w:r>
@@ -5385,1186 +5385,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-microbe-soil interactions in the rhizosphere: an evolutionary perspective</w:t>
+                <w:t xml:space="preserve">Impact of inoculation with the phytostimulatory PGPR Azospirillum lipoferum CRT1 on the genetic structure of the rhizobacterial community of field-grown maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Lambers</w:t>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jaillard</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 321 (1-2), pp.83-115. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.409-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-009-0042-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665203v1</w:t>
+                <w:t xml:space="preserve">halsde-00525716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of inoculation with the phytostimulatory PGPR Azospirillum lipoferum CRT1 on the genetic structure of the rhizobacterial community of field-grown maize</w:t>
+                <w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+                <w:t xml:space="preserve">Maud Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3-4), pp.219-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00525716v1</w:t>
+                <w:t xml:space="preserve">hal-02656049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOMIC-RMQS : biogéographie microbienne à l’échelle de la France. Etat d’avancement et premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial effects on arbuscular mycorrhizal fungi and mycorrhiza development as influenced by the bacteria, fungi, and host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+                <w:t xml:space="preserve">Sara Marchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lelièvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pascal Martin</w:t>
+                <w:t xml:space="preserve">Bruno Barbonaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-008-0205-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656049v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial effects on arbuscular mycorrhizal fungi and mycorrhiza development as influenced by the bacteria, fungi, and host plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant-microbe-soil interactions in the rhizosphere: an evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Offre</w:t>
+                <w:t xml:space="preserve">Hans Lambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Marchelli</w:t>
+                <w:t xml:space="preserve">Benoît Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barbonaglia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.81-90. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321 (1-2), pp.83-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-008-0205-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-009-0042-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665834v1</w:t>
+                <w:t xml:space="preserve">hal-02665203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of soil by copper affects the dynamics, diversity, and activity of soil bacterial communities involved in wheat decomposition and carbon storage.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00616-09⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.97 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00023.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434100v1</w:t>
+                <w:t xml:space="preserve">hal-02668342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+                <w:t xml:space="preserve">Contamination of soil by copper affects the dynamics, diversity, and activity of soil bacterial communities involved in wheat decomposition and carbon storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (2), pp.97 - 99. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (23), pp.7565-7569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00023.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00616-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668342v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microdiversity of Burkholderiales associated with mycorrhizal and nonmycorrhizal roots of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Bressan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.180-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00504.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665170v1</w:t>
+                <w:t xml:space="preserve">hal-02661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdiversity of Burkholderiales associated with mycorrhizal and nonmycorrhizal roots of Medicago truncatula</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of soil bacterial community structure to successive perturbations of different types and intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Graziella Berta</w:t>
+                <w:t xml:space="preserve">Melanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (8), pp.2184-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01641.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00504.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661182v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie des communautés dans la rhizosphère : analyse des interactions plantes - champignons mycorhizogènes à arbuscules - bactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik D. van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6740,51 +6740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and identification of soil microbial populations actively assimilating carbon from 13C-labelled wheat residue as estimated by DNA- and RNA-SIP techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,51 +6792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (3), pp.752-764. </w:t>
@@ -6900,51 +6900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7149,51 +7149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of root-associated fluorescent pseudomonads as affected by ferritin overexpression in tobacco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7201,51 +7201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (7), pp.1724-37. </w:t>
@@ -7289,295 +7289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago species affect the community composition of arbuscular mycorrhizal fungi associated with roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Identification of bacterial groups preferentially associated with mycorrhizal roots of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Graziella Berta</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02151.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (3), pp.913-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02042-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664961v1</w:t>
+                <w:t xml:space="preserve">hal-02665197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bacterial groups preferentially associated with mycorrhizal roots of Medicago truncatula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Medicago species affect the community composition of arbuscular mycorrhizal fungi associated with roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 73 (3), pp.913-921. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 176 (1), pp.197-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02042-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02151.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665197v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of cellulolytic bacteria in soil by stable isotope probing.</w:t>
               </w:r>
@@ -7703,441 +7703,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of the genetic structure of bacterial and fungal communities at different developmental stages of Medicago truncatula Gaertn. cv. Jemalong line J5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ferritin over-expression in tobacco on the structure of bacterial and pseudomonad communities associated with the roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Gamalero</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01650.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (3), pp.492 - 502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00174.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668733v1</w:t>
+                <w:t xml:space="preserve">hal-02661715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ferritin over-expression in tobacco on the structure of bacterial and pseudomonad communities associated with the roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Robin</w:t>
+                <w:t xml:space="preserve">Temporal variability of airborne bacterial community structure in an urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmeralda Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00174.x⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (40), pp.8074-8080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661715v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of airborne bacterial community structure in an urban area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic of the genetic structure of bacterial and fungal communities at different developmental stages of Medicago truncatula Gaertn. cv. Jemalong line J5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Bizet</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 170 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01650.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.08.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02662697v1</w:t>
+                <w:t xml:space="preserve">hal-02668733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Genomic Species in Agrobacterium Biovar 1 by AFLP Genomic Markers</w:t>
               </w:r>
@@ -8270,77 +8270,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing genetic structure and diversity of airborne bacterial communities by DNA fingerprinting and 16S rDNA clone library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmeralda Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8549,51 +8549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and diversity of type III secretion system-like genes in saprophytic and phytopathogenic fluorescent pseudomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genetic diversity of the narG, nosZ, and 16S rRNA genes in fluorescent Pseudomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,307 +9398,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal fluctuations and long-term persistence of pathogenic populations of Agrobacterium spp. in soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Petit</w:t>
+                <w:t xml:space="preserve">Direct conjugal transfers of Ti plasmid to soil microflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teyssier-Cuvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (8), pp.1273-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.1999.00689.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669536v1</w:t>
+                <w:t xml:space="preserve">hal-02573551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct conjugal transfers of Ti plasmid to soil microflora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Teyssier-Cuvelle</w:t>
+                <w:t xml:space="preserve">Seasonal fluctuations and long-term persistence of pathogenic populations of Agrobacterium spp. in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Krimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68, pp.3358-3365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02573551v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal fluctuations and long-term persistence of pathogenic populations of Agrobacterium spp. in soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Krimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9765,597 +9765,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHASE : an extracellular sensing domain common to transmembrane receptors from prokariotes, lower eukaryotes and plants</w:t>
+                <w:t xml:space="preserve">Novel tellurite-amended media and specific chromosomal and Ti plasmid probes for direct analysis of soil populations of Agrobacterium biovars 1 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B. Zhulin</w:t>
+                <w:t xml:space="preserve">Benoît Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.1.65-74.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671662v1</w:t>
+                <w:t xml:space="preserve">hal-02669542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints : biological and methodological variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Poly</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+                <w:t xml:space="preserve">S. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Groud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-4487</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.S319-S338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674586v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel tellurite-amended media and specific chromosomal and Ti plasmid probes for direct analysis of soil populations of Agrobacterium biovars 1 and 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints: biological and methodological variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 67, pp.65-74. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.10.4479–4487.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.1.65-74.2001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669542v1</w:t>
+                <w:t xml:space="preserve">bioemco-00353796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evaluation of typing methods based upon random amplification of genomic restriction fragments (AFLP) for bacterial population genetics</w:t>
+                <w:t xml:space="preserve">CHASE : an extracellular sensing domain common to transmembrane receptors from prokariotes, lower eukaryotes and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Zhulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33, pp.S319-S338</w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (10), pp.582-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427187v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints: biological and methodological variability.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Characterization of bacterial and fungal soil communities by automated ribosomal intergenic spacer analysis fingerprints : biological and methodological variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. C. Lata</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 67 (10), pp.4479-4487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00353796v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">egc, a hyfhly prevalent operon of enterotixin gene, forms a putative nursery of superantigens in Staphylococcus aureus</w:t>
               </w:r>
@@ -10492,77 +10492,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Groud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (1), pp.319-338</w:t>
@@ -11184,103 +11184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-guided genome assembly in metagenomic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019 - Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.1-8</w:t>
@@ -11447,77 +11447,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core microbiota of plant and earthworm interaction? Phylogenetic and functional aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11684,103 +11684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12241,103 +12241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for analyzing interactions between arbuscular mycorrhiza and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques-Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roscoff, France</w:t>
@@ -12360,773 +12360,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting soil biodiversity to functions and ecosystem services: presentation of case studies and of the EU FP7 project EcoFINDERS</w:t>
+                <w:t xml:space="preserve">Maîtrise et gestion de la biodiversité dans les sols: quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) 2012. Évaluer et gérer la fertilité des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268038v1</w:t>
+                <w:t xml:space="preserve">hal-02807825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise et gestion de la biodiversité dans les sols: quelles perspectives ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pivato</w:t>
+                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité et la richesse des communautés microbiennes de sols issus d'échantillonnage de grande ampleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG) 2012. Évaluer et gérer la fertilité des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807825v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité et la richesse des communautés microbiennes de sols issus d'échantillonnage de grande ampleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the ISO standard 11063 “Soil DNA Extraction Procedure” for Assessing Microbial Abundance and Community Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale ETEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208719v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the ISO standard 11063 “Soil DNA Extraction Procedure” for Assessing Microbial Abundance and Community Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+                <w:t xml:space="preserve">Monitoring microbial diversity in European soils: ongoing projects and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">6. SETAC (Society of Environmental Toxicology and Chemistry)World Congress, SETAC Europe 22nd annual meeting, Securing a sustainable future: Integrating science, policy and people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany. 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208715v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring microbial diversity in European soils: ongoing projects and challenges</w:t>
+                <w:t xml:space="preserve">Diversité et activités microbiennes dans la rhizosphère: des atouts majeurs en agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure L. Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. SETAC (Society of Environmental Toxicology and Chemistry)World Congress, SETAC Europe 22nd annual meeting, Securing a sustainable future: Integrating science, policy and people</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany. 119 p</w:t>
+              <w:t xml:space="preserve">Alliances au pays des racines - 14e Colloque Scientifique de la Société d'Horticulture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268308v1</w:t>
+                <w:t xml:space="preserve">hal-02747709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et activités microbiennes dans la rhizosphère: des atouts majeurs en agroécologie</w:t>
+                <w:t xml:space="preserve">Connecting soil biodiversity to functions and ecosystem services: presentation of case studies and of the EU FP7 project EcoFINDERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack H. Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure L. Avoscan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bryan Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliances au pays des racines - 14e Colloque Scientifique de la Société d'Horticulture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747709v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t>
               </w:r>
@@ -13231,414 +13231,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
+                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Plassart</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop"Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation "MEM Days" organisées par l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208716v1</w:t>
+                <w:t xml:space="preserve">hal-02809171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t>
+                <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation "MEM Days" organisées par l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Ecully, France</w:t>
+              <w:t xml:space="preserve">Workshop"Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809171v1</w:t>
+                <w:t xml:space="preserve">hal-01208716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs-benfits trade-off in the intercation between Medicago truncatula and Pseudomonas fluorescens C7R12 across atmospheric carbon dioxide modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+                <w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Western Australia. Saisissez le nom du laboratoire, du service ou du département., Perth, AUS., Sep 2011, Perth, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">6. ISMOM: International Symposium of Interactions of Soil Minerals withOrganic Components and Microorganisms.3. InterCongress of Commission 2.5 IUSSSoil chemical, physical and biological interfacial reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999982v1</w:t>
+                <w:t xml:space="preserve">hal-02746836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une optimisation de la procédure d'extraction d'ADN des sols pour caractériser la diversité microbienne tellurique par le pyroséquençage des gènes ribosomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13697,182 +13701,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Nov 2011, Hammamet, Tunisie. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Soil DNA Extraction Procedure to Assess Bacterial Diversity using Pyrosequencing of 16S rDNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+                <w:t xml:space="preserve">Costs-benfits trade-off in the intercation between Medicago truncatula and Pseudomonas fluorescens C7R12 across atmospheric carbon dioxide modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine C. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. ISMOM: International Symposium of Interactions of Soil Minerals withOrganic Components and Microorganisms.3. InterCongress of Commission 2.5 IUSSSoil chemical, physical and biological interfacial reactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rhizosphere 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Western Australia. Saisissez le nom du laboratoire, du service ou du département., Perth, AUS., Sep 2011, Perth, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746836v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des nouvelles générations de séquençage pour accéder à la diversité des communautés microbiennes du sol : nécessité d’un ‘pipeline’ bio-informatique pour les biologistes</w:t>
               </w:r>
@@ -14551,359 +14551,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Iron dynamics in the rhizosphere as a case study for analysing interactions among soils, plants and microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">8. International PGPR Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Portland, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137004v1</w:t>
+                <w:t xml:space="preserve">hal-02820723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron dynamics in the rhizosphere as a case study for analysing interactions among soils, plants and microbes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International PGPR Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Portland, United States. n.p</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820723v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Micropial Ecology - ISME 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Saisissez le nom du laboratoire, du service ou du département., Cairns, INT., Aug 2008, Cairns, Australia</w:t>
@@ -14984,51 +14984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomlux 2008 : Proteomics in Plants, Microorganisms and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Luxembourg, Luxembourg</w:t>
@@ -15070,51 +15070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of the cultivation of different cultivars of maize, including Bt-maize varieties, on soil- and plant-associated microbial and fungal functional communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou A. Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15182,77 +15182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association préférentielle entre les mycorhizes à arbuscules et les &amp;lt;em&amp;gt;pseudomonas&amp;lt;/em&amp;gt; saprophytes présentant des systèmes de sécrétion de type III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15320,90 +15320,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of pyoverdines in the interactions of fluorescent pseudomonads with soil microflora and plant in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress of Plant Pathology ICPP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Torino, Italy</w:t>
@@ -15445,77 +15445,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15570,77 +15570,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations bactériennes associées aux racines mycorhizées de Medicago truncatula: de la communauté à la souche bactérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15695,77 +15695,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocal interactions between plants and fluorescent pseudomonads in relation with iron in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15803,103 +15803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago species affect the community composition of arbuscular mycorrhizal fungi associated with roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Rhizosphere 2"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t>
@@ -16053,103 +16053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of arbuscular mycorrhiza establishment on the genetic structure and diversity of bacteria in the rhizosphere of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buffon Legacy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t>
@@ -16191,90 +16191,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions durables entre plantes et microorganismes dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Dijon, France</w:t>
@@ -16316,90 +16316,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an integrated approach for studying plant-microbe interactions in the rhizosphere: from genomic to proteomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of the Dutch Ecogenomics Research Program ‘Assessing the living soil’ Royal Sciences Academy of The Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Amsterdam, Netherlands</w:t>
@@ -16954,51 +16954,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
@@ -17033,875 +17033,875 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348616v1</w:t>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934823v1</w:t>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does crop diversification impact plant-soil interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Sébastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">15th Congress of the European Society for Agronomy ESA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does crop diversification impact plant-soil interactions?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Congress of the European Society for Agronomy ESA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 2018</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160798v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Reference guided genome assembly in metagenomic samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">RECOMB 2018 - 22nd International Conference on Research in Computational Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+                <w:t xml:space="preserve">hal-01934823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a core microbiota shaped by plant and earthworm interactions across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
@@ -18055,103 +18055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of symbiont diversity in the pea aphid complex through metagenomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2017 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18228,51 +18228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maison-Alfort, France</w:t>
@@ -18340,51 +18340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18478,51 +18478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque de la Société Française de Phytopathologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
@@ -18676,51 +18676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity effects on primary production and symbiotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18795,527 +18795,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une optimisation de la procédure d’extraction d’ADN des sols pour caractériser la diversité microbienne tellurique par le pyroséquençage des gènes ribosomiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep sequencing of 16S rRNA gene to efficiently assess bacterial richness and the rare biosphere in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des microorganismes avec leurs environnements: circulation, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Copenhague, Danemark, Netherlands. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208712v1</w:t>
+                <w:t xml:space="preserve">hal-02806957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du système de sécrétion de type III bactérien dans les intéractions plantes-Pseudomonas spp. fluorescents non pathogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+                <w:t xml:space="preserve">Plateforme GenoSol : une structure logistique d'appui à la recherche sur la microbiologie des sols et de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Avoscan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
+                <w:t xml:space="preserve">Fabien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France, 6-7 juin 2012, France. , 2012</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements: Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012, Interactions des microorganismes avec leurs environements : circulation, adaptation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208713v1</w:t>
+                <w:t xml:space="preserve">hal-01208689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme GenoSol : une structure logistique d'appui à la recherche sur la microbiologie des sols et de l'environnement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Influence du système de sécrétion de type III bactérien dans les intéractions plantes-Pseudomonas spp. fluorescents non pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Morin</w:t>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements: Circulation, Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012, Interactions des microorganismes avec leurs environements : circulation, adaptation</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France, 6-7 juin 2012, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208689v1</w:t>
+                <w:t xml:space="preserve">hal-01208713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sequencing of 16S rRNA gene to efficiently assess bacterial richness and the rare biosphere in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une optimisation de la procédure d’extraction d’ADN des sols pour caractériser la diversité microbienne tellurique par le pyroséquençage des gènes ribosomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mougel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob I. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Copenhague, Danemark, Netherlands. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Workshop Interactions des microorganismes avec leurs environnements: circulation, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806957v1</w:t>
+                <w:t xml:space="preserve">hal-01208712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du pyroséquençage haut-débit pour caractériser la diversité taxonomique des communautés bactériennes des sols</w:t>
               </w:r>
@@ -19573,51 +19573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19698,51 +19698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19797,90 +19797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a strategy for analyzing the feedback loop of the interactions between plants, arbuscular mycorrhizal fungi and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. , 121 p., 2011</w:t>
@@ -19961,51 +19961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nardjis Amiour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAP (Spectrométrie de masse et analyse protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
@@ -20028,359 +20028,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizae influence the occurence of soil fluorescent pseudomonads harbouring type III secretion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t>
+              <w:t xml:space="preserve">Bageco 10 - Bacterial genetics and ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. , 1p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752945v1</w:t>
+                <w:t xml:space="preserve">hal-02755399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizae influence the occurence of soil fluorescent pseudomonads harbouring type III secretion systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Robin</w:t>
+                <w:t xml:space="preserve">Platform GenoSol: a new tool for conserving and exploring soil microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bageco 10 - Bacterial genetics and ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. , 1p., 2009</w:t>
+              <w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet (BAGECO 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden. 18 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755399v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the genetic structure and diversity of bacteria associated with mycorrhized and non-mycorrhized roots of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pivato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Dijon, France. , 1 p., 2007</w:t>
@@ -20422,90 +20422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des associations symbiotiques de Medicago truncatula sur la microflore rhizosphérique et les transferts de carbone vers la rhizosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Benizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t>
@@ -20534,64 +20534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mycorrhization and nodulation on the structure and diversity of fluorescent pseudomonads associated with Medicago truncatula roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20767,64 +20767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mycorhization and nodulation on the structure and diversity of fluorescent pseudomonads associated with Medicago truncatula roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Corberand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20905,51 +20905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les bactéries perçoivent et répondent aux modifications de leur environnement ? Génomique comparative des systèmes à deux composantes bactériens : organisation, distribution et fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.B. Zhulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque Rhizosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21594,77 +21594,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertilisation et environnement. Quelles pistes pour l'aide à la décision ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10, </w:t>
@@ -21719,51 +21719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining molecular microbial ecology with ecophysiology and plant genetics for a better understanding of plant-microbial communities' interactions in the rhizosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21870,51 +21870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of soil microbial communities: a review and a description of the ongoing french national initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22047,51 +22047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22146,90 +22146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecology of the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Offre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gamalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological methods for assessing soil quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
@@ -22466,51 +22466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23191,51 +23191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Donder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Denefle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2026.101320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Kemmerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Elisabeth Dintilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1645107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Mira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05284-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Crosland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061313" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0619-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0730-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/767p-n553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956058v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0189-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044279" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2011.00307.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27JH5F6F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01021.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665203v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0042-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0R90RL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525716v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHRN9LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665834v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marchelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbonaglia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0205-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56F2ZF0B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00616-09" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00023.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661182v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00504.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01197.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abbas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9121-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E55D5712191D97BDE6ECDEDE3BB04BEB962F8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9196-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4VVGCJR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01290.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVLNXLCF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02151.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665197v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02042-06" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318792v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01182.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLR9XJVV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661715v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00174.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662697v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Carvalho" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bizet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.047" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z04Q3VSG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.03.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C59807PM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123026v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-2023-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF53B11DE204EDE884B998AEE1B7D5FD941BA23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672136v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Siblot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674671v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delorme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Lejon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loik Scherer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427274v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.2.631-641.2002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673208v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-2-573" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Krimi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.1999.00689.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DF488F918E09C49442D4A25C9F56D751C2ECD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145324v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.7.3358-3365.2002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Zhulin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669542v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.1.65-74.2001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyra" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353796v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lata" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4479&#8211;4487.2001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Peyrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670077v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauser" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stevens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Smith" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692194v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714131v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desnoues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dreyfus" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06571.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101597v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605029v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509795v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haudebourg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747379v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268038v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208719v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208715v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268308v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Bailey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208716v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Regnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809171v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231285v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746836v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137014v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804480v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003340v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820723v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Bernaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001210v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001208v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Sarr" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757118v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819512v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815878v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956065v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Offre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754879v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758002v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190292v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rangin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823861v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819016v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771425v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837519v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Lemaire" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchery" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609167v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zancarini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Signor" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Terrat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160798v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira S&#233;bastian" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208772v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denonfoux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208712v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208713v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208689v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806957v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208717v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808211v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807955v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747493v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755399v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751762v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04521390v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benizri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475569v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490914v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490859v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826749v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318972v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119328v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemanceau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Offre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832084v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gamalero" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801042v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820219v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815117v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Catry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Donder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Denefle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2026.101320" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Kemmerling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Elisabeth Dintilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1645107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Mira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05284-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Crosland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane A. P. Derocles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061313" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906069v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-020-00173-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02891885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Delage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ourry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1fve-e105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Marchesi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0619-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926402v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0562-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606859v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viollet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0730-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Bili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155392" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce C. Thomson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plassart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob I. Griffiths" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.06.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1761.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0247-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gu&#233;guen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/767p-n553" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Bachar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9650-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RMKF3TT9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956058v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0189-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1364-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDB4H85C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Thomson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044279" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Terrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Lelievre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2011.00307.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27JH5F6F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01021.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644706v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254016v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024166" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886549v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHRN9LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pascal Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marchelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbonaglia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-008-0205-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-56F2ZF0B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-0042-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BD0R90RL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00023.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00616-09" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661182v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Mazurier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Siblot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Berta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00504.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665170v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01641.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4A1B3AE33559A813D37DEB295DA3970D4FE296/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669103v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik D. van Tuinen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. H. Lejon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00365.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01197.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Abbas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9121-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E55D5712191D97BDE6ECDEDE3BB04BEB962F8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9196-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4VVGCJR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185892v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01290.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVLNXLCF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665197v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02042-06" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664961v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02151.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318792v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01182.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLR9XJVV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661715v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00174.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lejon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmeralda Carvalho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bizet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.08.047" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z04Q3VSG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128068v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00018-06" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683032v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.03.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C59807PM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123026v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier-Cuvelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Groud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-003-2023-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF53B11DE204EDE884B998AEE1B7D5FD941BA23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672136v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Siblot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674671v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delorme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679013v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Lejon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loik Scherer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meugnier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427274v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.70.2.631-641.2002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673208v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perri&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nesme" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00207713-52-2-573" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.1999.00689.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9DF488F918E09C49442D4A25C9F56D751C2ECD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Krimi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145324v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dessaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.7.3358-3365.2002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669542v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.1.65-74.2001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427187v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teyssier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Angelo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranjard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lata" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.10.4479&#8211;4487.2001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671662v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Zhulin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674586v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lata" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Peyrat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lim" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670077v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauser" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stevens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Smith" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692194v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714131v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desnoues" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dreyfus" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06571.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101597v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308257v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081016v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ronfort" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638839v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605029v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509795v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haudebourg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661254v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747379v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807825v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208719v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208715v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268308v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Bailey" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747709v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Avoscan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268038v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Griffiths" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809171v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Regnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208716v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746836v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231285v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137014v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804480v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744462v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003340v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753416v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822520v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820723v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Bernaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137004v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001210v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746917v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Dumas-Gaudot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardjis Amiour" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001208v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou A. Sarr" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757118v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819512v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815878v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956065v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Offre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754879v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758002v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190292v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rangin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823861v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819016v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771425v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Smith" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837857v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837519v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Lemaire" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouchery" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609167v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zancarini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Signor" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Terrat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aubert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160798v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira S&#233;bastian" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934823v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638884v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208772v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denonfoux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806957v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208689v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208713v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208712v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208717v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749671v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808211v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Christen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie R&#233;gnier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807955v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747493v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746880v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755399v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752945v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751762v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04521390v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Talon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benizri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04475569v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490914v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04490859v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826749v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059155v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_9" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319624v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318972v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797138v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/255717.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860770v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00860770" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_37" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119328v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemanceau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Offre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832084v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gamalero" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801042v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981391v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820219v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02815117v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>