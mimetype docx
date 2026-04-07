--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -788,51 +788,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
+                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
@@ -867,110 +867,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dryad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145273v1</w:t>
+                <w:t xml:space="preserve">hal-03343737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
+                <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
@@ -1005,82 +1001,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t>
+              <w:t xml:space="preserve">Dryad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343737v1</w:t>
+                <w:t xml:space="preserve">hal-04145273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nitrogen and light sharing in pea-wheat intercrops to design decision rules for N fertilisation according to farmers’ expectations</w:t>
               </w:r>
@@ -2249,156 +2249,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment applied to pea-wheat intercrops: a new method for handling the impacts of co-products</w:t>
+                <w:t xml:space="preserve">Former pour accompagner l'innovation et son évaluation en agriculture : valorisation d'expertises acquises en recherche au service de la formation en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mawois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.91-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173322v1</w:t>
+                <w:t xml:space="preserve">hal-03703514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de complémentarité de niche et de facilitation déterminent le fonctionnement des associations végétales et leur efficacité pour l'acquisition des ressources abiotiques</w:t>
               </w:r>
@@ -2512,528 +2504,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment applied to pea-wheat intercrops: a new method for handling the impacts of co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.80 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634547v1</w:t>
+                <w:t xml:space="preserve">hal-01173322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale : retours d’expériences d’agriculteurs et analyse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Métivier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 408, pp.47-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173338v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training aimed at promoting innovation and its evaluation in agriculture: using expert skills acquired through research as education tools in agronomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale : retours d’expériences d’agriculteurs et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Naudin</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/83mt-jz86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219034v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former pour accompagner l'innovation et son évaluation en agriculture : valorisation d'expertises acquises en recherche au service de la formation en agronomie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Training aimed at promoting innovation and its evaluation in agriculture: using expert skills acquired through research as education tools in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Celette</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mawois</w:t>
+                <w:t xml:space="preserve">M. Mawois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aveline</w:t>
+                <w:t xml:space="preserve">A. Aydin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703514v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations céréale-légumineuses multi-services</w:t>
               </w:r>
@@ -3153,51 +3153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea-wheat intercrops in low-input conditions combine high economic performances and low environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,51 +4766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale. Retours d’expériences d’agriculteurs et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,51 +4818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Angers, France. 131 p</w:t>
@@ -4936,51 +4936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic cropping systems tend to be more sustainable than low-input ones - A case study in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cotinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5042,260 +5042,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping cereal with grain legume, an application of ecological principles to improve overall productivity and quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
+                <w:t xml:space="preserve">Sulfur sharing in Rapeseed-Faba bean intercrops Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congress of European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. , 2014</w:t>
+              <w:t xml:space="preserve">ESA congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796061v1</w:t>
+                <w:t xml:space="preserve">hal-05014749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur sharing in Rapeseed-Faba bean intercrops Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Bobille</w:t>
+                <w:t xml:space="preserve">Intercropping cereal with grain legume, an application of ecological principles to improve overall productivity and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary</w:t>
+              <w:t xml:space="preserve">13. Congress of European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014749v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mélanges céréale-légumineuse à graines : une application de principes écologiques au service de l’Agriculture Biologique</w:t>
               </w:r>
@@ -6488,51 +6488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BC6CF93"/>
+    <w:nsid w:val="7016302A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6636,51 +6636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F31658D7"/>
+    <w:nsid w:val="1B6AED68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6784,51 +6784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FB4D0B8"/>
+    <w:nsid w:val="14E0A0AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7021,51 +7021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-naudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1674-0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2841-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05005652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shirtliffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xfdvdp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/ply001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Shirtliffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0277-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7C0GQ3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/83mt-jz86" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mawois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aydin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chaigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3pk-w678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0817-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDD0T207-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.09.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW0BW7N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV6Z904N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goulevant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3836.2249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bobille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/426921.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0023.14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1502/9791027500819/l-agronome-en-action" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6?detailsPage=chapter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-naudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1674-0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2841-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05005652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shirtliffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xfdvdp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/ply001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Shirtliffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0277-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7C0GQ3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/83mt-jz86" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mawois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aydin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chaigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3pk-w678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0817-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDD0T207-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.09.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW0BW7N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV6Z904N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goulevant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3836.2249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bobille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/426921.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0023.14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1502/9791027500819/l-agronome-en-action" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6?detailsPage=chapter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>