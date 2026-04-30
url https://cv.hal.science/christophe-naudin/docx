--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2249,148 +2249,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former pour accompagner l'innovation et son évaluation en agriculture : valorisation d'expertises acquises en recherche au service de la formation en agronomie</w:t>
+                <w:t xml:space="preserve">Life cycle assessment applied to pea-wheat intercrops: a new method for handling the impacts of co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Aveline</w:t>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.80 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.12.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703514v1</w:t>
+                <w:t xml:space="preserve">hal-01173322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de complémentarité de niche et de facilitation déterminent le fonctionnement des associations végétales et leur efficacité pour l'acquisition des ressources abiotiques</w:t>
               </w:r>
@@ -2504,536 +2512,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment applied to pea-wheat intercrops: a new method for handling the impacts of co-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 408, pp.47-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173322v1</w:t>
+                <w:t xml:space="preserve">hal-02634547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale : retours d’expériences d’agriculteurs et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Thierry Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/83mt-jz86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634547v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale : retours d’expériences d’agriculteurs et analyse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training aimed at promoting innovation and its evaluation in agriculture: using expert skills acquired through research as education tools in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">C. Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Métivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mawois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aydin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.91-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173338v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training aimed at promoting innovation and its evaluation in agriculture: using expert skills acquired through research as education tools in agronomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Former pour accompagner l'innovation et son évaluation en agriculture : valorisation d'expertises acquises en recherche au service de la formation en agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Colette</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mawois</w:t>
+                <w:t xml:space="preserve">Marie Mawois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aydin</w:t>
+                <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219034v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations céréale-légumineuses multi-services</w:t>
               </w:r>
@@ -3153,51 +3153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea-wheat intercrops in low-input conditions combine high economic performances and low environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,657 +4255,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition and recovery of symbiotic N2 fixation by peas (Pisum sativum L.) in response to short term nitrate exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale. Retours d’expériences d’agriculteurs et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lisbon, Portugal. 573 p</w:t>
+              <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Angers, France. 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739569v1</w:t>
+                <w:t xml:space="preserve">hal-02741726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping legume and non-legume, an innovative way to valorize N2 fixation and soil mineral sources in low inputs cropping systems.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition and recovery of symbiotic N2 fixation by peas (Pisum sativum L.) in response to short term nitrate exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.573, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2014, Lisbon, Portugal. 573 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741691v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Intercropping legume and non-legume, an innovative way to valorize N2 fixation and soil mineral sources in low inputs cropping systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Siah</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3836.2249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538074v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complémentarité pour l’acquisition des ressources abiotiques dans les associations végétales : quels processus en jeu expliquant les performances ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+                <w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744205v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale. Retours d’expériences d’agriculteurs et analyse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La complémentarité pour l’acquisition des ressources abiotiques dans les associations végétales : quels processus en jeu expliquant les performances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Métivier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Angers, France. 131 p</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741726v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4936,51 +4936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic cropping systems tend to be more sustainable than low-input ones - A case study in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cotinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5042,260 +5042,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur sharing in Rapeseed-Faba bean intercrops Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Bobille</w:t>
+                <w:t xml:space="preserve">Intercropping cereal with grain legume, an application of ecological principles to improve overall productivity and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary</w:t>
+              <w:t xml:space="preserve">13. Congress of European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014749v1</w:t>
+                <w:t xml:space="preserve">hal-02796061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping cereal with grain legume, an application of ecological principles to improve overall productivity and quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
+                <w:t xml:space="preserve">Sulfur sharing in Rapeseed-Faba bean intercrops Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congress of European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. , 2014</w:t>
+              <w:t xml:space="preserve">ESA congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796061v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mélanges céréale-légumineuse à graines : une application de principes écologiques au service de l’Agriculture Biologique</w:t>
               </w:r>
@@ -5432,414 +5432,414 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre des plantes de services : une grande diversité de modes d'insertion et de gestion</w:t>
+                <w:t xml:space="preserve">Mise en œuvre des plantes de services : une grande diversité de modes d’insertion et de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Djian-Caporalino Caroline (ed.); Lavoir Anne-Violette (ed.). </w:t>
+              <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services : vers de nouveaux agroécosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.261-283, 2024, 978-2-7592-3978-8</w:t>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182704v1</w:t>
+                <w:t xml:space="preserve">hal-04815217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles plantes pour quels services : comment choisir ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en oeuvre des plantes de services : une grande diversité de modes d'insertion et de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Ferre</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
+              <w:t xml:space="preserve">Djian-Caporalino Caroline (ed.); Lavoir Anne-Violette (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
+              <w:t xml:space="preserve">Les plantes de services : vers de nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.261-283, 2024, 978-2-7592-3978-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815211v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre des plantes de services : une grande diversité de modes d’insertion et de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles plantes pour quels services : comment choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dijan-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardarin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Naudin</w:t>
+                <w:t xml:space="preserve">Alain A. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes.</w:t>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815217v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain legume–cereal intercropping systems</w:t>
               </w:r>
@@ -6488,51 +6488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7016302A"/>
+    <w:nsid w:val="3D27F842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6636,51 +6636,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B6AED68"/>
+    <w:nsid w:val="37FE8003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6784,51 +6784,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14E0A0AB"/>
+    <w:nsid w:val="08B788EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7021,51 +7021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-naudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1674-0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2841-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05005652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shirtliffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xfdvdp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/ply001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Shirtliffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0277-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7C0GQ3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/83mt-jz86" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mawois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aydin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chaigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3pk-w678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0817-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDD0T207-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.09.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW0BW7N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV6Z904N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goulevant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3836.2249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bobille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796061v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/426921.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0023.14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1502/9791027500819/l-agronome-en-action" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6?detailsPage=chapter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-naudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1674-0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2841-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05005652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shirtliffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xfdvdp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/ply001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Shirtliffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0277-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7C0GQ3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/83mt-jz86" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mawois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aydin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chaigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3pk-w678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0817-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDD0T207-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.09.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW0BW7N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV6Z904N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goulevant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3836.2249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bobille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/426921.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0023.14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1502/9791027500819/l-agronome-en-action" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6?detailsPage=chapter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>