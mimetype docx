--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1674-0241</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uVeea6gAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-2841-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -378,3491 +399,3491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White lupin: improving legume-based protein production via intercropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dourmap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eraf127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species Choice Influences Weed Suppression, N Sharing and Crop Productivity in Oilseed Rape–Legume Intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Celette</w:t>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Shirtliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Naudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Joëlle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12092187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03725152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Choice Influences Weed Suppression, N Sharing and Crop Productivity in Oilseed Rape–Legume Intercrops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
+                <w:t xml:space="preserve">Intercropping with service crops provides multiple services in temperate arable systems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12092187⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04165606v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal–legume intercropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (11), pp.2579-2589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.13979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific interactions regulate plant reproductive allometry in cereal-legume intercropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dryad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5061/dryad.9ghx3ffhv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nitrogen and light sharing in pea-wheat intercrops to design decision rules for N fertilisation according to farmers’ expectations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercropping Winter Lupin and Triticale Increases Weed Suppression and Total Yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107865⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture10080316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904133v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping Winter Lupin and Triticale Increases Weed Suppression and Total Yield</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling nitrogen and light sharing in pea-wheat intercrops to design decision rules for N fertilisation according to farmers’ expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture10080316⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235857v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+                <w:t xml:space="preserve">Produire des légumineuses à graines au moyen de l’association avec une céréale : cas de la lentille et du lupin blanc d’hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+                <w:t xml:space="preserve">Loïc Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Médiène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 74, pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/xfdvdp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392165v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des légumineuses à graines au moyen de l’association avec une céréale : cas de la lentille et du lupin blanc d’hiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carton</w:t>
+                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Viguier</w:t>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Naudin</w:t>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 74, pp.129-141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/xfdvdp⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154633v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALLIANCE: Amélioration des performances écologiques et économiques par association de plantes de services légumineuses dans des systèmes de grandes cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71, pp.349-365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/BJQLLK⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences for traits associated with early N acquisition in a grain legume and early complementarity in grain legume-triticale mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AoB Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aobpla/ply001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits affecting early season nitrogen uptake in nine legume species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J. Shirtliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Fustec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (2), pp.e00244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological principles underlying the increase of productivity achieved by cereal-grain legume intercrops in organic farming. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3), pp.911-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-014-0277-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment applied to pea-wheat intercrops: a new method for handling the impacts of co-products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les processus de complémentarité de niche et de facilitation déterminent le fonctionnement des associations végétales et leur efficacité pour l'acquisition des ressources abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Fustec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.12.029⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bdvp-ha42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173322v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de complémentarité de niche et de facilitation déterminent le fonctionnement des associations végétales et leur efficacité pour l'acquisition des ressources abiotiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment applied to pea-wheat intercrops: a new method for handling the impacts of co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.80 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/bdvp-ha42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173329v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations céréales-légumineuses récoltées en grain : Une réussite liée à l’ajustement de l’itinéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 408, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale : retours d’expériences d’agriculteurs et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.73-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/83mt-jz86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training aimed at promoting innovation and its evaluation in agriculture: using expert skills acquired through research as education tools in agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mawois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aydin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former pour accompagner l'innovation et son évaluation en agriculture : valorisation d'expertises acquises en recherche au service de la formation en agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mawois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations céréale-légumineuses multi-services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.41-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/w3pk-w678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea-wheat intercrops in low-input conditions combine high economic performances and low environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.39-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition and recovery of symbiotic N(2) fixation by peas (Pisum sativum L.) in response to short-term nitrate exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (1-2), pp.275-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-011-0817-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;The effect of various dynamics of N availability on winter pea-wheat intercrops: Crop growth, N partitioning and symbiotic N2 fixation&amp;quot; [Field Crops Res. 119 (2010) 2-11]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 120 (1), pp.201-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of various dynamics of N availability on winter pea-wheat intercrops: Crop growth, N partitioning and symbiotic N-2 fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119 (1), pp.2 - 11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling competition for below-ground resources and light within a winter pea (Pisum sativum L.)–wheat (Triticum aestivum L.) intercrop (Azodyn-InterCrop): towards a decision making oriented-tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goulevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.659-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3872,1549 +3893,1549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la production de légumineuses à graines en y associant une céréale: Cas de la lentille et du lupin blanc d’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trait-based approach to understand and predict the performance of arable annual mixed crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping cereal and grain legume:10 years of experiments from field to plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop of Intercropping for Agronomy and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Xi'an, China. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale. Retours d’expériences d’agriculteurs et analyse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La complémentarité pour l’acquisition des ressources abiotiques dans les associations végétales : quels processus en jeu expliquant les performances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Métivier</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Angers, France. 131 p</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741726v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition and recovery of symbiotic N2 fixation by peas (Pisum sativum L.) in response to short term nitrate exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Association de cultures annuelles combinant une légumineuse et une céréale. Retours d’expériences d’agriculteurs et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lisbon, Portugal. 573 p</w:t>
+              <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Angers, France. 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739569v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping legume and non-legume, an innovative way to valorize N2 fixation and soil mineral sources in low inputs cropping systems.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/2.1.3836.2249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02741691v1</w:t>
+                <w:t xml:space="preserve">hal-03538074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intercropping legume and non-legume, an innovative way to valorize N2 fixation and soil mineral sources in low inputs cropping systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Siah</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3836.2249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538074v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complémentarité pour l’acquisition des ressources abiotiques dans les associations végétales : quels processus en jeu expliquant les performances ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition and recovery of symbiotic N2 fixation by peas (Pisum sativum L.) in response to short term nitrate exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG 2014 : Carrefours de l'Innovation Agronomique "Associations Végétales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">18. Nitrogen workshop "The nitrogen challenge: building a blueprint for nitrogen use effiiency and food security"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lisbon, Portugal. 573 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744205v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic cropping systems tend to be more sustainable than low-input ones - A case study in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cotinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guezengar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th ISOFAR Scientific Conference "Innovative Research for Organic 3.0" at the 19 th Organic World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercropping cereal with grain legume, an application of ecological principles to improve overall productivity and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congress of European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur sharing in Rapeseed-Faba bean intercrops Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Fustec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mélanges céréale-légumineuse à graines : une application de principes écologiques au service de l’Agriculture Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tours, France. , 252 p., 2013, Recueil des résumés des présentations du colloque DinABio 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5424,839 +5445,839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre des plantes de services : une grande diversité de modes d’insertion et de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quelles plantes pour quels services : comment choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dijan-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Naudin</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes.</w:t>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815217v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre des plantes de services : une grande diversité de modes d'insertion et de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre des plantes de services : une grande diversité de modes d’insertion et de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Médiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Djian-Caporalino Caroline (ed.); Lavoir Anne-Violette (ed.). </w:t>
+              <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services : vers de nouveaux agroécosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Quae, pp.261-283, 2024, 978-2-7592-3978-8</w:t>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182704v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles plantes pour quels services : comment choisir ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre des plantes de services : une grande diversité de modes d'insertion et de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Christina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Ferre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Dijan-Caporalino; A-V. Lavoir. </w:t>
+              <w:t xml:space="preserve">Djian-Caporalino Caroline (ed.); Lavoir Anne-Violette (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, 2024, 9782759239788</w:t>
+              <w:t xml:space="preserve">Les plantes de services : vers de nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.261-283, 2024, 978-2-7592-3978-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815211v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain legume–cereal intercropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable cultivation of grain legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burleigh Dodds Science Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 398 p., 2018, Burleigh Dodds Series in Agricultural Science, 978-1-78676-136-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/AS.2017.0023.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la fertilité globale de l’agroécoystème dans une perspective de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Agronome en action – Mobiliser concepts et outils en agronomie dans une démarche agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 360 p., 2017, 979-1027500819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-functional intensification by cereal-grain legume intercropping in organic farming systems for increased yields, reduced weeds and improved grain protein concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Hauggaard-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic farming, prototype for sustainable agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 489 p., 2014, 978-94-007-7926-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6266,161 +6287,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global dataset gathering 37 field experiments involving cereal-legume intercrops and their corresponding sole crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6488,51 +6509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D27F842"/>
+    <w:nsid w:val="A341773F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6636,51 +6657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37FE8003"/>
+    <w:nsid w:val="DF7A4556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6784,51 +6805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08B788EB"/>
+    <w:nsid w:val="8A534350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7021,51 +7042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-naudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1674-0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2841-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05005652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shirtliffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xfdvdp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/ply001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Shirtliffe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0277-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7C0GQ3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/83mt-jz86" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mawois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aydin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chaigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3pk-w678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000539v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0817-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDD0T207-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.09.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW0BW7N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV6Z904N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341822v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goulevant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sester" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3836.2249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bobille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437631v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/426921.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0023.14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1502/9791027500819/l-agronome-en-action" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6?detailsPage=chapter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-naudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1674-0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uVeea6gAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2841-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05005652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fustec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Shirtliffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00771-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13979" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.9ghx3ffhv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture10080316" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Naudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107865" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xfdvdp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/BJQLLK" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/ply001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Shirtliffe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Fustec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00244" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300288v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0277-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bdvp-ha42" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.12.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7C0GQ3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;tivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/83mt-jz86" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mawois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aydin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03703514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chaigne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3pk-w678" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0817-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDD0T207-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Crozat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.09.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW0BW7N0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV6Z904N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naudin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goulevant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sester" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Gaudio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard-Nielsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3836.2249" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369416v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cotinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezengar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bobille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bousselin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dijan-Caporalino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Christina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ferre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04815217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardarin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/426921.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0023.14" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jourdan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1502/9791027500819/l-agronome-en-action" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-7926-6?detailsPage=chapter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>