--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -100,51 +100,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (23)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -320,2573 +320,2697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frühlingsbeginn und Mandelblüte 2026 an der Unterhaardt / Début de printemps 2026 et floraisons des amandiers dans la Unterhaardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Marsa, le TGM et mes souvenirs tunisiens de Claudia Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blognotice 30.03.2025 : „Timothy Snyder au Canada : Le Début d’un Exode Académique Américain ?“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000180767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die „Vazvrachentsy“ im Roman Kolkhoze von Emmanuel Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blognotice 29.12.2025: à travers le Bienwald – Noël 2025 – Driving home for Christmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Portugal fête le centième anniversaire de Suzanne Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mittwoch 02.07.2025: „Canicule“ Grünstadt – Sausenheim 16:00 Uhr 38.1 Grad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000183006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Personal perception of the 2025 august wildfire in the Corbières (Aude/Mediterranean France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein persönlicher Rückblick auf sechzig Jahre Élysée-Vertrag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000156439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une juste cause – „Maria Kalesnikava“ emprisonné depuis plus de 1000 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima pays de neige – Souvenirs du Vendredi 11 Mars 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvenirs de vingt ans de voyage de recherche à Capelo (Île de Faial/Açores)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flâneries d’un phytogéographe sur le billet « Les fleurs qui rendent immortel » du blog « l’Aventura – le BD blog scientifique de Fiamma Luzzati »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sur le «Guide des plantes invasives» de Guillaume Fried (20.4.2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ein persönlicher Rückblick auf sechzig Jahre Élysée-Vertrag</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blognotice 12.2.2012: la banquise bloque le Port de Port Leucate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000157186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blognotiz 14.12.2011 – Erinnerung an die fünf Platanen vom Schramberger Rathausplatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cloches de Pâques introuvables sur Wikipedia.fr (24.4.2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000181122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">II. Un blog sur les paysages: ein kleiner Prolog auf Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000181001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1949 – l‘incendie meurtrier dans la Forêt des Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000131914/v2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Un blog sur les paysages : un petit début – ou quelle langue choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000158169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villa Jasmin – quelques pensées personnelles en vagabondant sur le téléfilm de Férid Boughedir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000162896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sturmfront über Deutschland – vor 50 Jahren meldete Schramberg Land unter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000160635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Capelo mon amour” - Fajã Grande, Flores, Capelo, Faial 1999 – 2023. 24 anos de investigação ecológica e geográfica nos Açores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...831 lines deleted...]
-                <w:t xml:space="preserve">hal-05040230v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000162719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystèmes tunisiens - une vision prospective face aux changements climatiques et globaux. Tiré a part. Changements Climatiques : Effet sur l'economie tunisiennes et strategie d'adaptation pour le secteur agricole et les ressources naturelles. Sous la direction de Gonzague Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elaboration d'une stratégie nationale d'adaptation de l'agriculture tunisienne et des écosystèmes aux changements climatiques, Rapport 1ere Phase, Tunis (11.10.2005) (Editeur Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000014914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Schramm, der Bahnhof und der Krieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scheck, Conny; Gelder, Maria Margarete. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aus dem Grau der Kriegszeit : Geschichten hinter der Geschichte. Spuren lebendig gemacht, Band 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Stadtarchiv Bad Saulgau, pp.252-259, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000159193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturkundliche Beobachtungen in Munchhausen (Frankreich) - Sauerdelta und Laurophyllisation in Munchhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karlsruhe - Stadt und Region : ein landeskundlicher Führer zu bekannten und weniger bekannten Exkursionszielen ; [Prof. Dr. Manfred Meurer von seinen Schülern und Freunden zum 60. Geburtstag]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regionalwissenschaftlicher Fachverlag (RWFV), pp.201-216, 2007, 978-3-9811189-2-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000190724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi du brûlage dirigé pour la protection de l'environnement et l'entretien du paysage - observations sur quelques exemples français (Pyrénées Orientales &amp; Gard) et allemands (Raumschaft Schramberg Forêt Noire/Allemagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Bassing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Jentsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mannheim : Geographisches Inst. der Univ. Mannheim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flächenextensivierung im Mittleren Schwarzwald : Ergebnisse und Diskussion der in der Raumschaft Schramberg durchgeführten geographischen und landschafts-feuerökologischen Untersuchungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materialien zur Geographie, pp.89-107, 2004, Materialien zur Geographie, 34, 3-923750-92-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000014804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Bild der Azoren in Reiseführern : Klischee oder Realität?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Basching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Frankenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadt und Land: Bilder, Inszenierungen und Visionen in Geschichte und Gegenwart : Wolfgang von Hippel zum 65. Geburtstag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165 - 174, 2001, Veröffentlichungen der Kommission für Geschichtliche Landeskunde in Baden-Württemberg, 3-17-017153-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kulturlandschaftswandel, Fremdenverkehr und Biodiversität auf der Halbinsel Leucate (Dept. Aude/ Frankreich)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toni Breuer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fremdenverkehrsgebiete des Mittelmeerraums im Umbruch : Beiträge der Tagung des Arbeitskreises "Geographische Mittelmeerländer-Forschung" vom 11. - 13. Oktober 1996 in Regensburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut für Geographie der Universität Regensburg, pp.99 - 135, 1998, Regensburger Geographische Schriften, 3-88246-193-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000190947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Costières du Gard - prototype d’un paysage méditerranéen en évolution ? - premiers observations à l’exemple du Puech du Moulin à Vent (Générac/Dept. Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Frankenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiß Carolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mannheimer Geographische Arbeiten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forschungen des Geographischen Instituts der Universität Mannheim im französischsprachigen Ausland = Recherches de l'Institut de Géographie de Mannheim faites à l'étranger francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Geographisches Institut der Universität Mannheim, pp.88 - 106, 1996, Mannheimer Geographische Arbeiten, 978-3-923750-65-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000121837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laotische Einwanderer als Träger von Agrarinnovationen in Südfrankreich - die Meo (Hmong) in der Vistrenque bei Nîmes (Dept. Gard/ Frankreich)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lentz, Sebastian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gedenkschrift für Rainer Joha Bender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Mannheimer Geographische Arbeiten, pp.403-425, 1996, Mannheimer Geographische Arbeiten, 3-923750-66-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000019871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470915v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-05163173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euphorbia characias et autres plantes « exotiques » en Alsace, Palatinat et à Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Entretiens de Flore 12. November 2022 Colmar de Société Botanique d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Botanique d'Alsace, Nov 2022, Colmar, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000152594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Schiltach – Kirchberg fire succession site : Analyzing Post Fire succession in a submontan/montan mixed Abies alba forest (Schiltach/Black Forest/Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Fire Links Webinar (2022), Granada, Spain, 04.07.2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Ecology of Californisation &amp; Littoralisation in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Internatational Geographical Congress (IGC 2012), Köln, Deutschland,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cologne, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000149710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5445/IR/1000149710⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05224673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and risks using alien plant species for biomass production and as energy crops for liquid biofuel production - examples from Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino – German Workshop "Towards interdisciplinary research on the spread, management and sustainable use of invasive exotic plant species in south-est China" (2011), Nanjing, China, 26.10.2011 – 31.10.2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, NanJing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000180034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2896,892 +3020,892 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBSERVATIONS DE LA DYNAMIQUE VÉGÉTALE SUR LE VOLCAN DES CAPELINHOS (ÎLE DE FAIAL, AÇORES, PORTUGAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finisterra. Revista Portugesa de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (119), pp.107-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18055/Finis18523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schramberger Auswärts Wissenschaftler Christophe Neff Feuer und Flamme für Waldbrände</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Himmelheber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Stadtwerker, Kundenzeitschrift der Stadtwerke Schramberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.6-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000164977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5445/IR/1000164977⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05061251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presenza e grado di naturalizzazione della flora esotica nella regione di Sasso Fenduto (Comune di Cugnasco-Gerra, Ticino)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Maringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Schoenenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Conedera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società Ticinese di Scienze Naturali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99, pp.53 -62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000025676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azoren: Blumeninseln im Atlantik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographische Rundschau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56 (4), pp.24- 28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000014989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A First Bibliography of Modelling Climate Impacts on Mediterranean Type Ecosystems (MTE) at the Landscape Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-öko</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22, pp.193-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000121551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Azores - A Forgotten Biodiversity Hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-öko</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22, pp.189 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000121550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der rezente Landschaftswandel im westlichen Mediterranraum – Herausforderungen für Natur-und Landschaftsschutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petermanns Geographische Mitteilungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 145 (1), pp.72-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation géographiques et floristiques sur la presqu’île de Leucate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Etudes des Sciences naturelles de Nîmes et du Gard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 62, pp.23-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000121552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu naturel et géographie agricole d´une commune de Vistrenque: Aubord (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Anhuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'Etudes des Sciences naturelles de Nîmes et du Gard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 60, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5445/IR/1000049860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur Vegetationsdynamik im mediterranen Südfrankreich. Internationaler Forschungsstand und erste Skizze zur Vegetationsdynamik im Raum Nîmes (Frankreich/Dept. Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Frankenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erdkunde : Archiv für wissenschaftliche Geographie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 49 (3), pp.232 - 244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5445/IR/1000121558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033538v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05059642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3928,51 +4052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9829-7679" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000180767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155573v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000183006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000156439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000157186" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000181122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000131914/v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000181001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000162896" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000158169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000160635" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000159193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000190724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Bassing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scheid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Jentsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Franger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000014804" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Basching" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Frankenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000190947" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#223; Carolin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000019871" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000162719" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000014914" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000152594" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000149710" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000180034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis18523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Himmelheber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000164977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maringer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schoenenberger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conedera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000025676" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000014989" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121550" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121552" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121558" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Anhuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000049860" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9829-7679" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Neff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000180767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000183006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000156439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000157186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000181122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000181001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000131914/v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000158169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000162896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000160635" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000162719" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000014914" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000159193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000190724" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Bassing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scheid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Jentsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Franger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000014804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Basching" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Frankenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000190947" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#223; Carolin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000019871" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000152594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000149710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000180034" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18055/Finis18523" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Himmelheber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000164977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Maringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schoenenberger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conedera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000025676" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000014989" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121551" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121550" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121552" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Anhuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000049860" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5445/IR/1000121558" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>