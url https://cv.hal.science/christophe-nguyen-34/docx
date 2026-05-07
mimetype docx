--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -66,6227 +66,6495 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of laser-generated silicon NPs and electrospun-nanofibres for the development of new-generation bioactive wound dressings</w:t>
+                <w:t xml:space="preserve">Encapsulation of a Hydrophobic Fluorenyl‐Porphyrin in Biocompatible Nanoparticles: Influence of Photosensitizer Loadings on Two‐Photon Phototherapeutic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Scarabelli</w:t>
+                <w:t xml:space="preserve">Viktoriia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Limiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Esvan</w:t>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.604-616. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (3), pp.e202500256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5RA09481J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538773v1</w:t>
+                <w:t xml:space="preserve">hal-05583996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triaminophenaziniums as emerging theranostic agents showing light controlled imaging, cell death and siRNA delivery properties</w:t>
+                <w:t xml:space="preserve">Combination of laser-generated silicon NPs and electrospun-nanofibres for the development of new-generation bioactive wound dressings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lichon</w:t>
+                <w:t xml:space="preserve">Romain Scarabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Longevial</w:t>
+                <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Munteanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t>
+                <w:t xml:space="preserve">Jerôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2025.108945⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.604-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5RA09481J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265130v1</w:t>
+                <w:t xml:space="preserve">hal-05538773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo photothermal and photoacoustic activities of polymeric nanoparticles loaded with Nickel, Palladium and Platinum‐bis(dithiolene) complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thiviya Parthipan</w:t>
+                <w:t xml:space="preserve">Biocompatible Nanoparticles Encapsulation of Fluorenyl-Porphyrins: Impact of Arm Structural Modifications on Two-Photon Phototherapeutic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shushen Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202500121⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c02154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049376v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhabdomyosarcoma targeting with tuned porous silicon nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
+                <w:t xml:space="preserve">Triaminophenaziniums as emerging theranostic agents showing light controlled imaging, cell death and siRNA delivery properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Longevial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Select</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nano.202400004⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.108945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2025.108945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696552v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient PFAS Removal Using Reusable and Non‐Toxic 3D Printed Porous Trianglamine Hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo photothermal and photoacoustic activities of polymeric nanoparticles loaded with Nickel, Palladium and Platinum‐bis(dithiolene) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pluta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guecheichia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiviya Parthipan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202410720⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e202500121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202500121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866268v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology effects in photodynamic therapy with phthalocyanine nanocarriers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Onofre</w:t>
+                <w:t xml:space="preserve">Thiochromenocarbazole imide-based photosensitizers decorated with carbonic anhydrase inhibitors for the targeted treatment of hypoxic tumours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeynel Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ma00524d⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3MA00926B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814440v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially‐Resolved Organoid Transfection by Porous Silicon‐Mediated Optoporation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rhabdomyosarcoma targeting with tuned porous silicon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martti Kaasalainen</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Judith Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202407650⟩</w:t>
+              <w:t xml:space="preserve">Nano Select</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nano.202400004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743293v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine and Imidazo[1,5-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine: Electron Donor Groups in the Design of D–π–A Dyes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Efficient PFAS Removal Using Reusable and Non‐Toxic 3D Printed Porous Trianglamine Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00232⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202410720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673652v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiochromenocarbazole imide-based photosensitizers decorated with carbonic anhydrase inhibitors for the targeted treatment of hypoxic tumours</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
+                <w:t xml:space="preserve">Topology effects in photodynamic therapy with phthalocyanine nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ümit İşci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Onofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynel Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3MA00926B⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ma00524d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530224v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Biocompatible Trianglamine Networks for Efficient Iodine Capture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabil Namar</w:t>
+                <w:t xml:space="preserve">Spatially‐Resolved Organoid Transfection by Porous Silicon‐Mediated Optoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelle Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Caprettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yikai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martti Kaasalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c08061⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202407650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222988v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysical characterization, and integration of two-photon-responsive fluorophores in mesoporous organosilica nanoparticles for biological imaging use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imidazo[1,2-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine and Imidazo[1,5-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine: Electron Donor Groups in the Design of D–π–A Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bondon</w:t>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2023.133577⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (12), pp.8407 - 8419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186939v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐photon Light Trigger Sirna Transfection of Cancer Cells Using Non‐Toxic Porous Silicon Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+                <w:t xml:space="preserve">Structural Basis for the IgE-Binding Cross-Reacting Epitopic Peptides of Cup s 3, a PR-5 Thaumatin-like Protein Allergen from Common Cypress (Cupressus sempervirens) Pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Lichon</w:t>
+                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202301052⟩</w:t>
+              <w:t xml:space="preserve">Allergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/allergies3010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04179256v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04675324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of targeted photodynamic therapy drugs by combining a zinc phthalocyanine sensitizer with TSPO or EGFR binding groups: the impact of the number of targeting agents on biological activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
+                <w:t xml:space="preserve">Novel Biocompatible Trianglamine Networks for Efficient Iodine Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Namar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3OB00565H⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (36), pp.42942-42953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c08061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235573v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for the IgE-Binding Cross-Reacting Epitopic Peptides of Cup s 3, a PR-5 Thaumatin-like Protein Allergen from Common Cypress (Cupressus sempervirens) Pollen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Two‐photon Light Trigger Sirna Transfection of Cancer Cells Using Non‐Toxic Porous Silicon Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Granier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncet</w:t>
+                <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelle Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/allergies3010002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202301052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04675324v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Potential IgE-Binding Epitopes Contributing to the Cross-Reactivity of the Major Cupressaceae Pectate-Lyase Pollen Allergens (Group 1)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Granier</w:t>
+                <w:t xml:space="preserve">Synthesis, photophysical characterization, and integration of two-photon-responsive fluorophores in mesoporous organosilica nanoparticles for biological imaging use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
+                <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), pp.106 - 118. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.133577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/allergies2030010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2023.133577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04675326v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitivity of Different Nanodiamond–PMO Nanoparticles in Two-Photon-Excited Photodynamic Therapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of targeted photodynamic therapy drugs by combining a zinc phthalocyanine sensitizer with TSPO or EGFR binding groups: the impact of the number of targeting agents on biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Onofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life12122044⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (32), pp.6509-6523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3OB00565H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896140v2</w:t>
+                <w:t xml:space="preserve">hal-04235573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible fluorenylphthalocyanines for one- and two-photon photodynamic therapy and fluorescence imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seifallah Abid</w:t>
+                <w:t xml:space="preserve">Carbonic Anhydrase Inhibitors Featuring a Porphyrin Scaffold: Synthesis, Optical and Biological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bassem Jamoussi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109840⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202101538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202101538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870905v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Hydrophobic Porphyrins into Biocompatible Nanoparticles: An Easy Way to Benefit of Their Two-Photon Phototherapeutic Effect without Hydrophilic Functionalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limiao Shi</w:t>
+                <w:t xml:space="preserve">Identification of Potential IgE-Binding Epitopes Contributing to the Cross-Reactivity of the Major Cupressaceae Pectate-Lyase Pollen Allergens (Group 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richy</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gauthier</w:t>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2358. </w:t>
+              <w:t xml:space="preserve">Allergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.106 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14102358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/allergies2030010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03687345v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04675326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonic Anhydrase Inhibitors Featuring a Porphyrin Scaffold: Synthesis, Optical and Biological Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Merabti</w:t>
+                <w:t xml:space="preserve">Photosensitivity of Different Nanodiamond–PMO Nanoparticles in Two-Photon-Excited Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Roger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerbier</w:t>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202101538⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Photodynamic Diagnosis and Therapy, 12 (12), pp.2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12122044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538626v1</w:t>
+                <w:t xml:space="preserve">hal-03896140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocompatible fluorenylphthalocyanines for one- and two-photon photodynamic therapy and fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Abad Galán</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">János Kiss</w:t>
+                <w:t xml:space="preserve">Bassem Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.109840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137794v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic anticancer activity of gold porphyrin appended to phenyl tin malonate organometallic complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Hydrophobic Porphyrins into Biocompatible Nanoparticles: An Easy Way to Benefit of Their Two-Photon Phototherapeutic Effect without Hydrophilic Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt03792c⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14102358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419895v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pays</w:t>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mattana</w:t>
+                <w:t xml:space="preserve">János Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Photodynamic Therapy 2021, 14 (5), pp.413. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph14050413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419889v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Indulines: From Dyestuffs to in vivo Theranostic Agents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergetic anticancer activity of gold porphyrin appended to phenyl tin malonate organometallic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05933⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (13), pp.4583-4592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt03792c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269501v1</w:t>
+                <w:t xml:space="preserve">hal-03419895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Rituximab Binding Site to the CD20 Epitope Using SPOT Synthesis and Surface Plasmon Resonance Analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Bar</w:t>
+                <w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Aldrian</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00960⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Photodynamic Therapy 2021, 14 (5), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14050413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216003v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mannose 6-phosphate receptor targeted with porphyrin-based periodic mesoporous organosilica nanoparticles for rhabdomyosarcoma theranostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modified Indulines: From Dyestuffs to in vivo Theranostic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongrui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0bm00586j⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912281v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential delivery of synergistic drugs by silica nanocarriers for enhanced tumour treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Afitz da Silva</w:t>
+                <w:t xml:space="preserve">Determination of the Rituximab Binding Site to the CD20 Epitope Using SPOT Synthesis and Surface Plasmon Resonance Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Santos-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Aldrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9tb02225b⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (17), pp.6865-6872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096456v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">The mannose 6-phosphate receptor targeted with porphyrin-based periodic mesoporous organosilica nanoparticles for rhabdomyosarcoma theranostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Dominguez Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c03496⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (13), pp.3678-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0bm00586j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616978v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polythiophenes with Cationic Phosphonium Groups as Vectors for Imaging, siRNA Delivery, and Photodynamic Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
+                <w:t xml:space="preserve">Sequential delivery of synergistic drugs by silica nanocarriers for enhanced tumour treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afitz da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10081432⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.1472-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9tb02225b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941551v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+                <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02499⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c03496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046950v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Polythiophenes with Cationic Phosphonium Groups as Vectors for Imaging, siRNA Delivery, and Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Kotras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900202⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10081432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347901v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible conjugated fluorenylporphyrins for two-photon photodynamic therapy and fluorescence imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limiao Shi</w:t>
+                <w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wajda Smirani</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05657b⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.11933-11944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307031v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jelena Budimir</w:t>
+                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (38), pp.9026-9034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989376v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Photodynamic Therapy of Prostate Cancer Cells through an Improved Targeting of the Cation-Independent Mannose 6-Phosphate Receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bouffard</w:t>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maynadier</w:t>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Basile</w:t>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (11), pp.2809. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.888-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20112809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180471v1</w:t>
+                <w:t xml:space="preserve">hal-02347901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocompatible conjugated fluorenylporphyrins for two-photon photodynamic therapy and fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Dib</w:t>
+                <w:t xml:space="preserve">Abdelhamid Chiheb Dhieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Aggad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Héry</w:t>
+                <w:t xml:space="preserve">Wajda Smirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (81), pp.12231-12234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05657b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355962v1</w:t>
+                <w:t xml:space="preserve">hal-02307031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPOP 2.0: new approaches to mimic non-continuous epitopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
+                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-019-2867-5⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277257v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Upconversion Nanoparticles in Periodic Mesoporous Organosilicas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Efficient Photodynamic Therapy of Prostate Cancer Cells through an Improved Targeting of the Cation-Independent Mannose 6-Phosphate Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ocaña</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24224054⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (11), pp.2809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20112809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420643v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Requirements for CI-M6PR-Mediated Cell Uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Godefroy</w:t>
+                <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lakrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00590⟩</w:t>
+              <w:t xml:space="preserve">Cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.e1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116441v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalocyanine-based mesoporous organosilica nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gülçin Ekineker</w:t>
+                <w:t xml:space="preserve">PEPOP 2.0: new approaches to mimic non-continuous epitopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza L. Felicori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ümit İşci</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05703j⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-019-2867-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315779v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Anticancer Activity of Gold Porphyrin Linked to Malonate Diamine Platinum Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Larue</w:t>
+                <w:t xml:space="preserve">Encapsulation of Upconversion Nanoparticles in Periodic Mesoporous Organosilicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel González-Mancebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ocaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01981⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (22), pp.4054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24224054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015360v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Multi‐Heavy‐Atom” Approach Toward Biphotonic Photosensitizers With Improved Singlet Oxygen Generation Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phthalocyanine-based mesoporous organosilica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülçin Ekineker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Galland</w:t>
+                <w:t xml:space="preserve">Sümeyra Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Dominguez Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Duperray</w:t>
+                <w:t xml:space="preserve">Ümit İşci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201901047⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (77), pp.11619-11622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05703j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142985v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational B-cell epitope identification and production of neutralizing murine antibodies against Atroxlysin-I</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological Requirements for CI-M6PR-Mediated Cell Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa M A Ali Ab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Ernesto Gonzalez Kozlova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Anastasia Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33298-x⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (10), pp.2533-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200827v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow Organosilica Nanoparticles for Drug Delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
+                <w:t xml:space="preserve">Synthesis and Anticancer Activity of Gold Porphyrin Linked to Malonate Diamine Platinum Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201802107⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (18), pp.12395-12406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902727v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazachlorin and diazabacteriochlorin for one- and two-photon photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Longevial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yamaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gakhyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Xi Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (98), pp.13829-13832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8CC07489E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Synthetic Biosensor for Neutralizing Activity-Biased Selection of Monoclonal Antibodies against Atroxlysin-I, an Hemorrhagic Metalloproteinase from Bothrops atrox Snake Venom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Computational B-cell epitope identification and production of neutralizing murine antibodies against Atroxlysin-I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Ernesto Gonzalez Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Santos Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Larissa Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
+                <w:t xml:space="preserve">Benjamin Thomas Viart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002826⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33298-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02203402v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Design of Protein-Based Inhibitors of Plasmodium vivax Subtilisin-Like 1 Protease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Nilges</w:t>
+                <w:t xml:space="preserve">Hollow Organosilica Nanoparticles for Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109269⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (37), pp.10439 - 10442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201802107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01414431v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Reverse-Engineering of a Spider-Venom Derived Peptide Active Against Plasmodium falciparum SUB1</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of a Synthetic Biosensor for Neutralizing Activity-Biased Selection of Monoclonal Antibodies against Atroxlysin-I, an Hemorrhagic Metalloproteinase from Bothrops atrox Snake Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Santos Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Le Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Larissa Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.e2826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02203402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Design of Protein-Based Inhibitors of Plasmodium vivax Subtilisin-Like 1 Protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pêtres</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Le-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01414431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Reverse-Engineering of a Spider-Venom Derived Peptide Active Against Plasmodium falciparum SUB1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Crublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pêtres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (7), pp.e21812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0021812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6296,302 +6564,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioimaging and two-photon photodynamic therapy with innovative multifunctional organosilica nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Mesostructured Materials Symposium (IMMS12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon responsive fluorophore-porphyrin biodegradable PMO nanoparticles for FRET-enhanced PDT and antibiotic encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th PDT/PDD Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy, France. pp.103391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6738,51 +7006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scarabelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Esvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA09481J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Longevial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Munteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.108945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pluta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guecheichia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Mass&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Judith Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Onofre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynel &#350;ahin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00524d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Caprettini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikai Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kaasalainen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202407650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Namar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133577" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00565H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies3010002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies2030010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896140v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12122044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109840" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102358" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101538" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt03792c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos-Schneider" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00960" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez Gil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm00586j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Birault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb02225b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chiheb Dhieb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajda Smirani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05657b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112809" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2867-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02420643v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Mancebo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oca&#241;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224054" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali Ab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00590" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Ekineker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;meyra Bayir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05703j" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015360v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01981" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ernesto Gonzalez Kozlova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Viart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33298-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01902727v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802107" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949846v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yamaji" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gakhyun Kim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xi Chia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07489E" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02203402v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Larissa Castro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cobo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002826" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bastianelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le-Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109269" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crublet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#234;tres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021812" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708972v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Gorbunova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scarabelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Esvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA09481J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushen Chi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Longevial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Munteanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.108945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pluta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guecheichia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Judith Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Onofre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynel &#350;ahin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00524d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Caprettini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikai Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kaasalainen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202407650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies3010002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Namar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133577" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00565H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101538" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies2030010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896140v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12122044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109840" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt03792c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos-Schneider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00960" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez Gil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm00586j" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Birault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb02225b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chiheb Dhieb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajda Smirani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05657b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112809" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2867-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02420643v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Mancebo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oca&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224054" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Ekineker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;meyra Bayir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05703j" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali Ab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00590" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01981" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949846v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yamaji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gakhyun Kim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xi Chia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07489E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ernesto Gonzalez Kozlova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Viart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33298-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01902727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02203402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Larissa Castro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cobo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002826" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bastianelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le-Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109269" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crublet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#234;tres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021812" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>