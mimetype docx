--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of a Hydrophobic Fluorenyl‐Porphyrin in Biocompatible Nanoparticles: Influence of Photosensitizer Loadings on Two‐Photon Phototherapeutic Potential</w:t>
+                <w:t xml:space="preserve">Combination of laser-generated silicon NPs and electrospun-nanofibres for the development of new-generation bioactive wound dressings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Gorbunova</w:t>
+                <w:t xml:space="preserve">Romain Scarabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiao Shi</w:t>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+                <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richy</w:t>
+                <w:t xml:space="preserve">Jerôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 4 (3), pp.e202500256. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.604-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202500256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5RA09481J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583996v1</w:t>
+                <w:t xml:space="preserve">hal-05538773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of laser-generated silicon NPs and electrospun-nanofibres for the development of new-generation bioactive wound dressings</w:t>
+                <w:t xml:space="preserve">Biocompatible Nanoparticles Encapsulation of Fluorenyl-Porphyrins: Impact of Arm Structural Modifications on Two-Photon Phototherapeutic Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Scarabelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Viktoriia Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shushen Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.604-616. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5RA09481J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c02154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538773v1</w:t>
+                <w:t xml:space="preserve">hal-05584246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Nanoparticles Encapsulation of Fluorenyl-Porphyrins: Impact of Arm Structural Modifications on Two-Photon Phototherapeutic Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of a Hydrophobic Fluorenyl‐Porphyrin in Biocompatible Nanoparticles: Influence of Photosensitizer Loadings on Two‐Photon Phototherapeutic Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiao Shi</w:t>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shushen Chi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (3), pp.e202500256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c02154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584246v1</w:t>
+                <w:t xml:space="preserve">hal-05583996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triaminophenaziniums as emerging theranostic agents showing light controlled imaging, cell death and siRNA delivery properties</w:t>
               </w:r>
@@ -904,429 +904,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhabdomyosarcoma targeting with tuned porous silicon nanoparticles</w:t>
+                <w:t xml:space="preserve">Efficient PFAS Removal Using Reusable and Non‐Toxic 3D Printed Porous Trianglamine Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Sala</w:t>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Judith Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Select</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nano.202400004⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202410720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696552v1</w:t>
+                <w:t xml:space="preserve">hal-04866268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient PFAS Removal Using Reusable and Non‐Toxic 3D Printed Porous Trianglamine Hydrogels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology effects in photodynamic therapy with phthalocyanine nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+                <w:t xml:space="preserve">Davide Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Ümit İşci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habib</w:t>
+                <w:t xml:space="preserve">Mélanie Onofre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Zeynel Şahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202410720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ma00524d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866268v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology effects in photodynamic therapy with phthalocyanine nanocarriers</w:t>
+                <w:t xml:space="preserve">Rhabdomyosarcoma targeting with tuned porous silicon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Arena</w:t>
+                <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ümit İşci</w:t>
+                <w:t xml:space="preserve">Rita Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Onofre</w:t>
+                <w:t xml:space="preserve">Victoria Judith Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynel Şahin</w:t>
+                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nano Select</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7-8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ma00524d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nano.202400004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814440v1</w:t>
+                <w:t xml:space="preserve">hal-04696552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially‐Resolved Organoid Transfection by Porous Silicon‐Mediated Optoporation</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Caprettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yikai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martti Kaasalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1712,429 +1712,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04675324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Biocompatible Trianglamine Networks for Efficient Iodine Capture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Two‐photon Light Trigger Sirna Transfection of Cancer Cells Using Non‐Toxic Porous Silicon Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Buys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Namar</w:t>
+                <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Dominguez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelle Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c08061⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202301052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222988v1</w:t>
+                <w:t xml:space="preserve">hal-04179256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two‐photon Light Trigger Sirna Transfection of Cancer Cells Using Non‐Toxic Porous Silicon Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+                <w:t xml:space="preserve">Synthesis, photophysical characterization, and integration of two-photon-responsive fluorophores in mesoporous organosilica nanoparticles for biological imaging use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Cueto-Díaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Lichon</w:t>
+                <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.133577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202301052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2023.133577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179256v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photophysical characterization, and integration of two-photon-responsive fluorophores in mesoporous organosilica nanoparticles for biological imaging use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Biocompatible Trianglamine Networks for Efficient Iodine Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bondon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richy</w:t>
+                <w:t xml:space="preserve">Sébastien Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+                <w:t xml:space="preserve">Nabil Namar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 144, pp.133577. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (36), pp.42942-42953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2023.133577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c08061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186939v1</w:t>
+                <w:t xml:space="preserve">hal-04222988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of targeted photodynamic therapy drugs by combining a zinc phthalocyanine sensitizer with TSPO or EGFR binding groups: the impact of the number of targeting agents on biological activity</w:t>
               </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Diring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Onofre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2382,502 +2382,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Potential IgE-Binding Epitopes Contributing to the Cross-Reactivity of the Major Cupressaceae Pectate-Lyase Pollen Allergens (Group 1)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Granier</w:t>
+                <w:t xml:space="preserve">Photosensitivity of Different Nanodiamond–PMO Nanoparticles in Two-Photon-Excited Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), pp.106 - 118. </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Photodynamic Diagnosis and Therapy, 12 (12), pp.2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/allergies2030010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life12122044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04675326v1</w:t>
+                <w:t xml:space="preserve">hal-03896140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitivity of Different Nanodiamond–PMO Nanoparticles in Two-Photon-Excited Photodynamic Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biocompatible fluorenylphthalocyanines for one- and two-photon photodynamic therapy and fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life12122044⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.109840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896140v2</w:t>
+                <w:t xml:space="preserve">hal-03870905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible fluorenylphthalocyanines for one- and two-photon photodynamic therapy and fluorescence imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seifallah Abid</w:t>
+                <w:t xml:space="preserve">Identification of Potential IgE-Binding Epitopes Contributing to the Cross-Reactivity of the Major Cupressaceae Pectate-Lyase Pollen Allergens (Group 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Durand</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Jamoussi</w:t>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 197, pp.109840. </w:t>
+              <w:t xml:space="preserve">Allergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.106 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/allergies2030010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03870905v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04675326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Hydrophobic Porphyrins into Biocompatible Nanoparticles: An Easy Way to Benefit of Their Two-Photon Phototherapeutic Effect without Hydrophilic Functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2922,295 +2922,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergetic anticancer activity of gold porphyrin appended to phenyl tin malonate organometallic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">János Kiss</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Toubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (13), pp.4583-4592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt03792c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137794v1</w:t>
+                <w:t xml:space="preserve">hal-03419895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic anticancer activity of gold porphyrin appended to phenyl tin malonate organometallic complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of polyazamacrocyclic Gd3+ theranostic agents combining magnetic resonance imaging and two-photon photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enikő Molnár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (13), pp.4583-4592. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.2213-2224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0dt03792c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0QI01519A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419895v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cytotoxic and photodynamic activities of dyads composed of a zinc phthalocyanine appended to an organotin</w:t>
               </w:r>
@@ -3866,51 +3866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,1233 +4396,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation of Upconversion Nanoparticles in Periodic Mesoporous Organosilicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saher Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Bouchal</w:t>
+                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Akrout</w:t>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Budimir</w:t>
+                <w:t xml:space="preserve">Daniel González-Mancebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ocaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900202⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (22), pp.4054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24224054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347901v1</w:t>
+                <w:t xml:space="preserve">hal-02420643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible conjugated fluorenylporphyrins for two-photon photodynamic therapy and fluorescence imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chiheb Dhieb</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajda Smirani</w:t>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05657b⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307031v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saher Rahmani</w:t>
+                <w:t xml:space="preserve">Efficient Photodynamic Therapy of Prostate Cancer Cells through an Improved Targeting of the Cation-Independent Mannose 6-Phosphate Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Bouchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jelena Budimir</w:t>
+                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (11), pp.2809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20112809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989376v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Photodynamic Therapy of Prostate Cancer Cells through an Improved Targeting of the Cation-Independent Mannose 6-Phosphate Receptor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Basile</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lakrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.e1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20112809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02180471v1</w:t>
+                <w:t xml:space="preserve">hal-02355962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Héry</w:t>
+                <w:t xml:space="preserve">PEPOP 2.0: new approaches to mimic non-continuous epitopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-019-2867-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355962v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPOP 2.0: new approaches to mimic non-continuous epitopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
+                <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.888-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-019-2867-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277257v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Upconversion Nanoparticles in Periodic Mesoporous Organosilicas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dina Aggad</w:t>
+                <w:t xml:space="preserve">Biocompatible conjugated fluorenylporphyrins for two-photon photodynamic therapy and fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel González-Mancebo</w:t>
+                <w:t xml:space="preserve">Abdelhamid Chiheb Dhieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Ocaña</w:t>
+                <w:t xml:space="preserve">Wajda Smirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (22), pp.4054. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (81), pp.12231-12234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24224054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05657b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420643v1</w:t>
+                <w:t xml:space="preserve">hal-02307031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalocyanine-based mesoporous organosilica nanoparticles</w:t>
+                <w:t xml:space="preserve">Topological Requirements for CI-M6PR-Mediated Cell Uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gülçin Ekineker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Lamiaa M A Ali Ab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sümeyra Bayir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ümit İşci</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc05703j⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (10), pp.2533-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315779v1</w:t>
+                <w:t xml:space="preserve">hal-03116441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Requirements for CI-M6PR-Mediated Cell Uptake</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phthalocyanine-based mesoporous organosilica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
+                <w:t xml:space="preserve">Gülçin Ekineker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Godefroy</w:t>
+                <w:t xml:space="preserve">Sümeyra Bayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Dominguez Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ümit İşci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (10), pp.2533-2538. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (77), pp.11619-11622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc05703j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116441v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Anticancer Activity of Gold Porphyrin Linked to Malonate Diamine Platinum Complexes</w:t>
               </w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Longevial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yamaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Aggad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gakhyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,77 +6023,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollow Organosilica Nanoparticles for Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saher Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Aggad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6138,338 +6138,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Synthetic Biosensor for Neutralizing Activity-Biased Selection of Monoclonal Antibodies against Atroxlysin-I, an Hemorrhagic Metalloproteinase from Bothrops atrox Snake Venom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Design of Protein-Based Inhibitors of Plasmodium vivax Subtilisin-Like 1 Protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Le Nguyen</w:t>
+                <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Larissa Castro</w:t>
+                <w:t xml:space="preserve">Anthony Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Cobo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
+                <w:t xml:space="preserve">Dung Le-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nilges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002826⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02203402v1</w:t>
+                <w:t xml:space="preserve">pasteur-01414431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Design of Protein-Based Inhibitors of Plasmodium vivax Subtilisin-Like 1 Protease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
+                <w:t xml:space="preserve">Use of a Synthetic Biosensor for Neutralizing Activity-Biased Selection of Monoclonal Antibodies against Atroxlysin-I, an Hemorrhagic Metalloproteinase from Bothrops atrox Snake Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Santos Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Dung Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dung Le-Nguyen</w:t>
+                <w:t xml:space="preserve">Karen Larissa Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Nilges</w:t>
+                <w:t xml:space="preserve">Sandra Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (10), </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.e2826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01414431v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02203402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Reverse-Engineering of a Spider-Venom Derived Peptide Active Against Plasmodium falciparum SUB1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,64 +6591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioimaging and two-photon photodynamic therapy with innovative multifunctional organosilica nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,51 +6703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon responsive fluorophore-porphyrin biodegradable PMO nanoparticles for FRET-enhanced PDT and antibiotic encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,51 +7006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Gorbunova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scarabelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Esvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA09481J" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushen Chi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Longevial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Munteanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.108945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pluta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guecheichia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Judith Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Onofre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynel &#350;ahin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00524d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Caprettini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikai Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kaasalainen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202407650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies3010002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222988v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Namar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08061" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133577" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00565H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101538" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies2030010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896140v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12122044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109840" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt03792c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos-Schneider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00960" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez Gil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm00586j" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Birault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb02225b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chiheb Dhieb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajda Smirani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05657b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112809" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2867-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02420643v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Mancebo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oca&#241;a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224054" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Ekineker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;meyra Bayir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05703j" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali Ab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00590" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01981" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949846v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yamaji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gakhyun Kim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xi Chia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07489E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ernesto Gonzalez Kozlova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Viart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33298-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01902727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02203402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Larissa Castro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cobo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002826" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414431v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bastianelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouillon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le-Nguyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109269" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crublet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#234;tres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021812" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Scarabelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Esvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA09481J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Gorbunova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limiao Shi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushen Chi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Longevial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Munteanu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.108945" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pluta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guecheichia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202500121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3MA00926B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Arena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Onofre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynel &#350;ahin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00524d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez-Gil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Judith Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nano.202400004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelle Spiteri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Caprettini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikai Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martti Kaasalainen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202407650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675324v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies3010002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cueto-D&#237;az" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202301052" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bondon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Namar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Toubia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB00565H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202101538" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896140v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12122044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Jamoussi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109840" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04675326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/allergies2030010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102358" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt03792c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137794v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Kiss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01519A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03419889v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pays" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14050413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05933" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos-Schneider" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00960" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez Gil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm00586j" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Birault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb02225b" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02941551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081432" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02420643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonz&#225;lez-Mancebo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Oca&#241;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224054" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02180471v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouffard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Basile" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20112809" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2867-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307031v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chiheb Dhieb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajda Smirani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05657b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116441v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali Ab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00590" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Ekineker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;meyra Bayir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05703j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01981" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949846v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yamaji" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gakhyun Kim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xi Chia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07489E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ernesto Gonzalez Kozlova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santos Schneider" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas Viart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33298-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01902727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bastianelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le-Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109269" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02203402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Le Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Larissa Castro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cobo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002826" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crublet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#234;tres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021812" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257900v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Charlot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103391" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>