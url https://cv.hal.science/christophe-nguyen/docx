--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2565,221 +2565,233 @@
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 184, 109592, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to determine the soil-solution distribution coefficients and the concentrations for the free ion and the complexes of trace metals: Application to cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Violo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 346, pp.91-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between numeric and approximate analytic solutions for the prediction of soil metal uptake by roots. Example of cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,132 +2809,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 619-620, pp.1194-1205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source of Ca, Cd, Cu, Fe, K, Mg, Mn, Mo and Zn in grains of sunflower (Helianthus annuus) grown in nutrient solution: root uptake or remobilization from vegetative organs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Liñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,132 +2943,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 424 (1-2), pp.435-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-017-3552-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of remobilization to the loading of cadmium in durum wheat grains: impact of post-anthesis nitrogen supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Fang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,526 +3077,526 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 424 (1-2), pp.591-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-018-3560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a standard digital camera as an inexpensive, portable, fast and non-destructive analytical tool to measure colour: Estimation of the ripening stage of tomatoes ( Solanum lycopersicum ) as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Liñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Cidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134, pp.284-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microc.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive statistical modelling of cadmium content in durum wheat grain based on soil parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (25), pp.20641-20654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-9712-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of nutrients and non-essential elements in Swiss chards cultivated in open-air plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Liñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Cidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Carrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.179-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfca.2017.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,214 +3605,214 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des contaminants métalliques dans les systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 379, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium uptake and partitioning during the vegetative growth of sunflower exposed to low Cd2+ concentrations in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,396 +3821,396 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 404 (1-2), pp.263-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-2839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in grain cadmium concentration among durum wheat cultivars: impact of aboveground biomass partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 404 (1-2), pp.307-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-2847-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of Cd, Cu and Zn in shoots of maize (Zea mays L.) exposed to 0.8 or 20 nM Cd during vegetative growth and the relation with xylem sap composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.3152-3164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5782-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term partitioning of Cd recently taken up between sunflowers organs (Helianthus annuus) at flowering and grain filling stages: effect of plant transpiration and allometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Linero Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4207,4548 +4219,4548 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 408 (1-2), pp.163-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-2915-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and translocation of essential and nonessential elements by tomato plants (Solanum lycopersicum) cultivated in open-air plots under organic or conventional farming techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Linero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Cidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Carrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (43), pp.9461-9470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b03878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do roots or shoots control cadmium accumulation in the hyperaccumulator Noccaea caerulescens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Goderniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sirguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 392 (1-2), pp.87-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-015-2449-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking of mechanisms governing the phytoavailability of cadmium in agricultural soils using a mechanistic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 399 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-015-2663-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in cadmium and zinc shoot concentration in 14 cultivars of sunflower (Helianthus annuus L.) as related to metal uptake and partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Can ligand addition to soil enhance Cd phytoextraction? A mechanistic model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (7), pp.5587-5588. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4128-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal variation in cadmium influx in sunflower (&amp;lt;em&amp;gt;Helianthus annuus&amp;lt;/em&amp;gt; L.) roots as depending on the growth substrate, root age and root order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 381 (1-2), pp.235-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-014-2123-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can ligand addition to soil enhance Cd phytoextraction? A mechanistic model study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Schneider</w:t>
+                <w:t xml:space="preserve">Calibration and evaluation of ArchiSimple, a simple model of root system architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bécel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 290, pp.76-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3218-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640076v1</w:t>
+                <w:t xml:space="preserve">hal-02639375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and evaluation of ArchiSimple, a simple model of root system architecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Can ligand addition to soil enhance Cd phytoextraction? A mechanistic model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongbing Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (22), pp.12811-12826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3218-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639375v1</w:t>
+                <w:t xml:space="preserve">hal-02640076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 406, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal variation in cadmium influx in intact first order lateral roots of sunflower (Helianthus annuus. L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Flenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 372 (1-2), pp.581-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-013-1756-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la rhizodéposition aux matières organiques du sol, quelques implications pour la modélisation de la dynamique du carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (3), pp.201-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des flux d’éléments traces (Pb, Cd, As, Cu, Zn) dans les sols, végétaux, porcs et lisiers des exploitations porcines du Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.175-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/3nkf-j195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an exchange method to estimate the association and dissociation rate constants of cadmium complexes formed with low-molecular-weight organic acids commonly exuded by plant roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (6), pp.1857 - 1862. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2010.0529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports organiques : ETM, cerner les transferts du sol aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Coudure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barrier-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 373, pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon flow in the rhirosphere : carbon trading at the soil-root interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Finlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 321 (1-2), pp.5-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-009-9925-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the association and dissociation rate constants of Cd complexes with various aminopolycarboxylic acids by an exchange method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (4), pp.334-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net N immobilisation during the biodegradation of mucilage in soil as affected by repeated mineral and organic fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (1), pp.39-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10705-007-9119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilizer sulphur uptake and transformations in soil as affected by plant species and soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (1), pp.35-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of an efflux-influx model of C exudation by individual apical root segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (8), pp.2091-2099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erm065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additions of maize root mucilage to soil changed the structure of the bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (5), pp.1230-1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and activity of the denitrifying community in a maize-cropped field fertilized with composed pig manure or ammonium nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude J. C. Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (1), pp.119-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00064.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does nitrogen availability alter rhizodeposition in Lolium multiflorum Lam. during vegetative growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 269 (1-2), pp.181-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-004-0490-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mikola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19, pp.886-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial activity in the rhizosphere soil of six herbaceous species cultivated in a greenhouse is correlated with shoot biomass and root C concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (12), pp.2329-2333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maize mucilage on the diversity and activity of the denitrifying community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (3), pp.301-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2004.00571.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizodeposition of organic C by plants: mechanisms and controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (5-6), pp.375-396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2003011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carbon-14-glucose assay to compare microbial activity between rhizosphere samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (4), pp.270-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-002-0464-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Maize rhizodeposits on soil microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dedourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dibattista-Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21, pp.261-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0929-1393(02)00094-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 228 (2), pp.179-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1004830011382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term utilisation of C-14-[U glucose by soil microorganisms in relation to carbon availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (1), pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring of rhizosphere respiration after labelling of plant shoots with 14CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 212 (2), pp.191-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14C-assimilate partitioning within white clover plant-soil system: effects of photoperiod/temperature treatments and defoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11 (1), pp.13-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(99)00004-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of daidzein by callus culture of Psoralea species and comparison with plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 53, pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of daidzein and furanocoumarin conjugates of Psoralea cinerea L. (Leguminosae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A selective photobiological assay to detect and quantify Psoralen in Psoralea plants (Leguminosae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5 (6), pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of hairy root cultures of Psoralea species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Forlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 11 (8), pp.424-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00234375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of phosphate solubilizing activity by monocaryotic and dicaryotic mycelia of the ectomycorrhizal fungus Laccaria bicolor (Maire) P.D. Orton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Yu Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 143 (2), pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8758,51 +8770,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des métaux traces du sol vers les plantes: Comment assurer la conformité des récoltes vis à vis de la réglementation sur les contaminants de la chaîne alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8824,124 +8836,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du groupe des céréales à pailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrae, Mar 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium in sunflower seeds: different contents in hulls and kernels and consequences for food and feed industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8982,73 +8994,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Sunflower Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sunflower Association, Aug 2024, Wuyuan, Inner Mongolia, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des métaux traces du sol vers les plantes: Comment assurer la conformité des récoltes vis à vis de la réglementation sur les contaminants de la chaîne alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9070,110 +9082,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Absorption, assimilation et utilisation des nutriments par les céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Association des Sélectionneurs Français - Section Céréales à Paille, May 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the allocation of Cd to the grains depend on the plant sulfur status in durum wheat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9232,73 +9244,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergische Universitat, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to assess and manage the risks of excessive contamination of food crops by toxic trace elements in agroecosystem soils exposed to diffuse contaminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9357,198 +9369,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergische Universitat,, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments traces et sécurité sanitaire des produits alimentaires: le cas emblématique du Cadmium et du blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Journée Thématique du Comifer: "Oligo-éléments et contaminants métalliques en agriculture : quelles réponses face aux enjeux agronomiques, sanitaires, environnementaux ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comifer, Apr 2022, Bordeaux &amp; Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bléssûr : un outil de prédiction du risque de non-conformité du blé dur vis-à vis de sa teneur en métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9607,113 +9619,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHLOEME 2022: Session thématique - Segmentation des marchés, hausse de la demande en Agriculture Biologique : quelles évolutions pour les filières céréalières ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis, Nov 2022, Cité des sciences et de l'industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf Metal Exclusion or Accumulation is Related to Soil Resource Exploitation Strategy in European Calamine Species: Evidence for a Leaf Elemental and Economic Spectrum?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,73 +9744,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Ecology &amp; Evolution SFE2 – GfÖ – EEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9857,73 +9869,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du réseau "Déterminisme et Qualité des produits récoltés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrae, Nov 2022, Avignon (en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9982,316 +9994,316 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEFA, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLESSÛR: Un outil de prédiction du risque de non conformité du blé dur vis-à-vis de sa tenue en métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. rencontres de la fertilisation raisonnée et de l'analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium et Deoxynivalenol (DON) dans la filière blé dur. Réglementation, occurrence et modèle de prédiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres du RMT Quasaprove. « Recherche appliquée, Formation &amp; Transfert»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta, Inrae, Feb 2020, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir de contaminants métalliques dans le dispositif de longue durée de Couhins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10323,100 +10335,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, Nov 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des sols agricoles : la science en appui à la qualité des végétaux consommés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10448,540 +10460,540 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments traces : bilan des contaminations des parcelles et des récoltes sur le réseau Quasaprove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Meleard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres RAFT du RMT QUASAPROVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gradignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches agronomiques pour gérer la qualité sanitaire et nutritive des produits végétaux vis à vis des éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de réflexions réseau qualité EA - AlimH – CEPIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des éléments traces du sol vers les plantes cultivées : enjeux pour la qualité nutritive et sanitaire des produits alimentaires d’origine végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive statistical modelling of Cadmium content in durum wheat grain based on soil parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers agronomiques pour réduire la contamination en Cd du grain chez le blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11000,1669 +11012,1669 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Séminaire d’Ecotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of durum wheat by cadmium : lessons from the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barrier-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Meleard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potassium, remède contre la sécheresse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jordan-Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de la fertilisation raisonnée et de l'analyse du COMIFER et du GEMAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Français d'Etude et de Développement de la Fertilisation Raisonnée (COMIFER). FRA., Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-variétales d’accumulation de Cd chez le blé dur (Triticum durum sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des cultures par les éléments traces : état des lieux des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres RAFT du RMT Quasaprove Anticiper et gérer la multicontamination des céréales et des oléagineux en plein champ par les mycotoxines et les métaux lourds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Villenave d’Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Trace Elements fluxes (As, Cd, Cu, Pb, Zn) into agricultural fields amended with pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference RAMIRAN - Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of cadmium uptake by plant roots in agricultural soil: construction and sensitivity analysis of the model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhongbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSU-INRA Symposium on soil Pollution Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of cadmium uptake by plant roots in agricultural soils. Exploration by steady-state analytical solution of numeric simulation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhongbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSU-INRA Symposium on soil Pollution Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchiSimple: a Parsimonious Model of the Root System Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaia Sarlikioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Boukeim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 4th International Symposium on Plant Growth Modeling, Simulation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to edible plant parts: how to predict and limit contaminationof crops by inorganic trace elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSU-INRA Symposium on soil Pollution Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal pollution of agricultural soils: risk assessment and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Chinese Workshop on Environmental Remediation and Pollution Control and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sun Yat-Sen University (SYSU). Guangzhou, CHN., Oct 2010, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et objectifs de la création du réseau pour l'étude de la multicontamination en plein champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres du RMT "QUASAPROVE"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Feb 2010, Pau-Montardon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and localization of cadmium in Arabidopsis thaliana submitted to chronic exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dauthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Panfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. SETAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Sydney, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maize mucilage on structure and activity of the denitrifying community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium : structure and function of soil microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of secondary metabolites by hairy root cultures of Psoralea species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12672,91 +12684,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient models for predicting the non-compliance of food crops with regulation limits for metallic contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12775,73 +12787,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fertilisation soufrée augmente-t-elle la solubilisation et la disponibilité du cadmium dans le sol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12900,73 +12912,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 ième Jounrées d'Etude des Sols: Les sols et les systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation-ICP-MS to image Cd and other elements distribution in durum wheat grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13021,333 +13033,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Workshop on Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Pau, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium buffer power, a tool to predict Cd bioavailability for wheat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimTraces a numerical simulator for predicting the accumulation of trace elements by crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE 2017 (International Conference on the Biogeochemistry of Trace Elements)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in grain cadmium concentration among durum wheat cultivars: impact of aboveground biomass partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13365,223 +13377,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30998.55368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does nitrogen supply impact the cadmium fluxes to developing durum wheat (Triticum turgidum L. subsp. durum) grains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36031.71843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-model to predict the phytoavailability of cadmium in French agricultural soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13609,113 +13621,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do roots or shoots control cadmium accumulation in the hyperaccumulator Noccaea caerulescens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Goderniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sirguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13730,100 +13742,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the Biogeochemistry of Trace Elements ICOBTE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking of mechanisms governing the phytoavailability of cadmium in agricultural soils by using a model analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13838,195 +13850,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium uptake and repartition over the vegetative growth in Helianthus annuus grown at Cd 2 and 20 nM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Phytotechnologies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. International Phytotechnology Society, 435 p., 2014, Book of Abstracts 11th International Phytotechnologies Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the usefulness of ligand addition on phytoextraction of Cd-polluted soil using a mechanistic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14041,409 +14053,409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress of CIGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Beijing, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'augmentation de la concentration en CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; de l'atmosphère sur la libération de carbone dans la rhizosphère d'une graminée prairiale : le raygrass (&amp;lt;i&amp;gt;Lolium perenne&amp;lt;/i&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Ulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Homand; Marie-Noëlle Pons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’École Doctorale RP2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Nancy, France. École doctorale sciences et ingénierie des ressources procédés, produits, environnement, Actes du séminaire 2003 de l'École doctorale RP2E : Nancy, 23 janvier 2003, pp.346-351, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mucilage de maïs sur la structure et les activités des communautés microbiennes telluriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nancy, France. Recueil de résumés, pp.84, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du rapport source-puits chez le trèfle blanc : conséquences sur la rhizodéposition carbonée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rhizosphère Aix'97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Aix-en-Provence, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14453,215 +14465,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizodeposition of organic C by plant: mechanisms and controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-90-481-2665-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psoralea species: in vitro culture and production of furanocoumarins and other secondary metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal and aromatic plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Springer-Verlag, 1995, Biotechnology in Agriculture and Forestry, 3-540-58298-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14671,104 +14683,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants métalliques: Vers des variétés de blé qui les accumulent peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Demenou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, Perspectives Agricoles, N°514, p28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14778,151 +14790,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEPOP: new approaches to mimic non-continous epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Brevern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Felicori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrez Machado de Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14932,523 +14944,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance du Cadmium dans la chaîne alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plateforme de surveillance de la chaîne alimentaire. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMP_du_projet_ANR_BSWheat_Marqueurs_génétiques_et_caractères_écophysiologiques_pour_la_sélection_de_blés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae ispa. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données sur les contaminants issues du programme Réseau de Mesures de la Qualité des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAe. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture. 2014, 930 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des éléments traces (Pb, Cd, As, Cu, Zn) dans la filière porcine du Sud-Ouest, du sol au végétal à l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15458,100 +15470,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la production de psoralène (furocoumarine) par la culture in vitro de plantes du genre psoralea (leguminosae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1992. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1992INPL085N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15561,91 +15573,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libération de composés organiques par les racines (rhizodéposition): modélisation et impact sur la biodisponibilité des éléments minéraux pour les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15655,277 +15667,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert sol-plante des Eléments Traces Métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université de Bordeaux 1, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert sol-plante des Eléments Traces Métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université de Bordeaux (Université Bordeaux 1), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert sol-plante des Eléments Traces Métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université de bordeaux 1, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert sol-plante des Eléments Traces Métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université de Bordeaux (Université Bordeaux 1), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15935,223 +15947,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bléssûr: modèles de prédiction du risque de non conformité du blé dur aux seuils réglementaires portant sur les contaminants traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimTraces : A Numerical simulator for predicting the accumulation of Trace Elements (TE's) by crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ispa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Lse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Psh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Agroclim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16219,51 +16231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B26178C"/>
+    <w:nsid w:val="D51EA3C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16450,51 +16462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0917-6398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbing Lin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133188" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31631-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingying Zou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Cidad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.06.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Carrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.02.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631767v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03878" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2663-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4128-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640076v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3218-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639375v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;cel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0529" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667804v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Jones" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Finlay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9925-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDS70C5F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.01.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTMQZRS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655675v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm065" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.12.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6THM7DJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dambreville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00064.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSTXLXFQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886190v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0464-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53858EA5439F9E81970D46D3842827CA394BD5CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibattista-Leboeuf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00094-X" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJF8XZVT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676653v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694743v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712539v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Grimal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bitton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forlot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00234375" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6QM6XMK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713768v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yu Yan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678976v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683588v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678170v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678790v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789213v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786913v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martineau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805311v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhongbin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802212v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744803v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaia Sarlikioti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukeim" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760685v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778983v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678815v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736888v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797006v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30998.55368" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797874v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36031.71843" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580691v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512045v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743341v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bakoto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578844v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473012v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ulff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516759v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04460353v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Todorovic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824688v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198400.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851089v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678707v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demenou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787634v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678147v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679210v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752061v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992INPL085N" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821427v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679239v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679233v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679223v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679218v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683429v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798323v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ispa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lse" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agroclim" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0917-6398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbing Lin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133188" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31631-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingying Zou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDXBKDZ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.069" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Cidad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.06.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Carrero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.02.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03878" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2663-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4128-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;cel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3218-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Jones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Finlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9925-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDS70C5F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.01.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTMQZRS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm065" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.12.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6THM7DJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dambreville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00064.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675726v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSTXLXFQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0464-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53858EA5439F9E81970D46D3842827CA394BD5CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibattista-Leboeuf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00094-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJF8XZVT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouque" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Grimal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bitton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forlot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00234375" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6QM6XMK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yu Yan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683588v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679021v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367516v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789213v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594441v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740766v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhongbin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaia Sarlikioti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukeim" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678815v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736888v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735722v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797006v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30998.55368" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36031.71843" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580691v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512045v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743341v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bakoto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ulff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516759v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04460353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Todorovic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198400.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851089v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demenou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678147v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679210v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752061v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992INPL085N" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821427v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679239v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679233v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679218v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683429v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798323v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ispa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lse" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agroclim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>