--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -446,213 +446,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How exogenous ligand enhances the efficiency of cadmium phytoextraction from soils?</w:t>
+                <w:t xml:space="preserve">Cadmium: Le fléau invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongbing Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Thomas Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science et Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://www.science-et-vie.com/article-magazine/cadmium-ce-fleau-invisible-et-cancerigene-present-dans-nos-sols-et-notre-alimentation</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669564v1</w:t>
+                <w:t xml:space="preserve">hal-04679136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium: Le fléau invisible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Allard</w:t>
+                <w:t xml:space="preserve">How exogenous ligand enhances the efficiency of cadmium phytoextraction from soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongbing Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.133188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679136v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sulfur fertilizers applied at agronomic rates on cadmium availability in agricultural soils: insights from a batch experiment</w:t>
               </w:r>
@@ -766,2058 +766,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium partitioning between hulls and kernels in three sunflower varieties: consequences for food/feed chain safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des variétés de blé dur font barrage au cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Grandes Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 385, pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511039v1</w:t>
+                <w:t xml:space="preserve">hal-04679186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céréales : Limiter l’accumulation de cadmium dans les grains de blé dur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadmium partitioning between hulls and kernels in three sunflower varieties: consequences for food/feed chain safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.1674-1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31631-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678802v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential allocation of cadmium and zinc in durum wheat during grain filling as revealed by stable isotope labeling</w:t>
+                <w:t xml:space="preserve">Céréales : Limiter l’accumulation de cadmium dans les grains de blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Fang Yan</w:t>
+                <w:t xml:space="preserve">Justine Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.lafranceagricole.fr/ble-dur/article/837126/limiter-l-accumulation-de-cadmium-dans-les-grains-de-ble-dur</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095984v1</w:t>
+                <w:t xml:space="preserve">hal-04678802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des variétés de blé dur font barrage au cadmium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gloria</w:t>
+                <w:t xml:space="preserve">Differential allocation of cadmium and zinc in durum wheat during grain filling as revealed by stable isotope labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Fang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Schönholzer-Mauclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Grandes Cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06005-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679186v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection : Prédire la qualité sanitaire du blé dur</w:t>
+                <w:t xml:space="preserve">Interaction between the Accumulation of Cadmium and Deoxynivalenol Mycotoxin Produced by Fusarium graminearum in Durum Wheat Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Salmon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Verdal-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (26), pp.8085-8096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678805v1</w:t>
+                <w:t xml:space="preserve">hal-03745416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of soil and vegetation in a warm-temperate Pine forest to intensive biomass harvests, phosphorus fertilisation, and wood ash application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 850, pp.157907. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do DOM optical parameters improve the prediction of copper availability in vineyard soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Sourzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-16361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the Accumulation of Cadmium and Deoxynivalenol Mycotoxin Produced by Fusarium graminearum in Durum Wheat Grains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection : Prédire la qualité sanitaire du blé dur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.lafranceagricole.fr/cereales/article/738686/predire-la-qualite-sanitaire-du-ble-dur</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745416v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoavailability of Cd, Cr, Cu, Hg, Mn, Mo, Ni, Pb, Tl and Zn in arable crop systems amended for 13 to 15 years with organic waste products</w:t>
+                <w:t xml:space="preserve">Simple models efficiently predict free cadmium Cd2+ in the solutions of low-contaminated agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cambier</w:t>
+                <w:t xml:space="preserve">Sylvie Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 778, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy11040664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281535v1</w:t>
+                <w:t xml:space="preserve">hal-03288032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient models for predicting durum wheat grain Cd conformity using soil variables and cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoavailability of Cd, Cr, Cu, Hg, Mn, Mo, Ni, Pb, Tl and Zn in arable crop systems amended for 13 to 15 years with organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123131⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11040664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914287v1</w:t>
+                <w:t xml:space="preserve">hal-03281535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models efficiently predict free cadmium Cd2+ in the solutions of low-contaminated agricultural soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient models for predicting durum wheat grain Cd conformity using soil variables and cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Viala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Guénolé Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bussière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Benoit Meleard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 778, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288032v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plant growth, Cd partitioning and xylem sap composition in two sunflower cultivars exposed to low Cd concentrations in hydroponics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadmium distribution in mature durum wheat grains using dissection, laser ablation-ICP-MS and synchrotron techniques *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robert</w:t>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111145⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.113987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926808v1</w:t>
+                <w:t xml:space="preserve">hal-03018958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and environmental implication of pedotransfer functions of Cd desorption rate coefficients in historically polluted soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Changes in plant growth, Cd partitioning and xylem sap composition in two sunflower cultivars exposed to low Cd concentrations in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiesheng Huang</w:t>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113602⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625161v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium distribution in mature durum wheat grains using dissection, laser ablation-ICP-MS and synchrotron techniques *</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+                <w:t xml:space="preserve">Development and environmental implication of pedotransfer functions of Cd desorption rate coefficients in historically polluted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+                <w:t xml:space="preserve">Xingying Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiram Castillo-Michel</w:t>
+                <w:t xml:space="preserve">Renduo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout de Nolf</w:t>
+                <w:t xml:space="preserve">Jiesheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 260, pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2020, 257, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.113987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018958v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium allocation to grains in durum wheat exposed to low Cd concentrations in hydroponics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method to determine the soil-solution distribution coefficients and the concentrations for the free ion and the complexes of trace metals: Application to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+                <w:t xml:space="preserve">André Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Candaudap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Violo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109592⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 346, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629267v1</w:t>
+                <w:t xml:space="preserve">hal-02627753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to determine the soil-solution distribution coefficients and the concentrations for the free ion and the complexes of trace metals: Application to cadmium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium allocation to grains in durum wheat exposed to low Cd concentrations in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Schneider</w:t>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Xuan Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">F. Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 184, 109592, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.109592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627753v1</w:t>
+                <w:t xml:space="preserve">hal-02629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between numeric and approximate analytic solutions for the prediction of soil metal uptake by roots. Example of cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,77 +2877,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source of Ca, Cd, Cu, Fe, K, Mg, Mn, Mo and Zn in grains of sunflower (Helianthus annuus) grown in nutrient solution: root uptake or remobilization from vegetative organs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Liñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2998,90 +2998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of remobilization to the loading of cadmium in durum wheat grains: impact of post-anthesis nitrogen supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Fang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3126,1169 +3126,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a standard digital camera as an inexpensive, portable, fast and non-destructive analytical tool to measure colour: Estimation of the ripening stage of tomatoes ( Solanum lycopersicum ) as a case study</w:t>
+                <w:t xml:space="preserve">Partitioning of nutrients and non-essential elements in Swiss chards cultivated in open-air plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Liñero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Cidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorka Arana</w:t>
+                <w:t xml:space="preserve">Jose Antonio Carrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto de Diego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134, pp.284-288. </w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2017.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607994v1</w:t>
+                <w:t xml:space="preserve">hal-01607800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive statistical modelling of cadmium content in durum wheat grain based on soil parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Viala</w:t>
+                <w:t xml:space="preserve">The use of a standard digital camera as an inexpensive, portable, fast and non-destructive analytical tool to measure colour: Estimation of the ripening stage of tomatoes ( Solanum lycopersicum ) as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaia Liñero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Cidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laurette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gorka Arana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto de Diego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9712-z⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.284-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608023v1</w:t>
+                <w:t xml:space="preserve">hal-01607994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of nutrients and non-essential elements in Swiss chards cultivated in open-air plots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maite Cidad</w:t>
+                <w:t xml:space="preserve">Predictive statistical modelling of cadmium content in durum wheat grain based on soil parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Antonio Carrero</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.179-187. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (25), pp.20641-20654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2017.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9712-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607800v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Short-term partitioning of Cd recently taken up between sunflowers organs (Helianthus annuus) at flowering and grain filling stages: effect of plant transpiration and allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaia Linero Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (1-2), pp.163-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2915-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512161v1</w:t>
+                <w:t xml:space="preserve">hal-01511999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des contaminants métalliques dans les systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 379, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium uptake and partitioning during the vegetative growth of sunflower exposed to low Cd2+ concentrations in hydroponics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Bakoto</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+                <w:t xml:space="preserve">Julien Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 404 (1-2), pp.263-275. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2839-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637276v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in grain cadmium concentration among durum wheat cultivars: impact of aboveground biomass partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium uptake and partitioning during the vegetative growth of sunflower exposed to low Cd2+ concentrations in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bofang Yan</w:t>
+                <w:t xml:space="preserve">R. Bakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+                <w:t xml:space="preserve">Olivier Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 404 (1-2), pp.307-320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2847-8⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 404 (1-2), pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2839-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512115v1</w:t>
+                <w:t xml:space="preserve">hal-02637276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Cd, Cu and Zn in shoots of maize (Zea mays L.) exposed to 0.8 or 20 nM Cd during vegetative growth and the relation with xylem sap composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Variability in grain cadmium concentration among durum wheat cultivars: impact of aboveground biomass partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Soulier</w:t>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Masson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.3152-3164. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404 (1-2), pp.307-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5782-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-016-2847-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512022v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term partitioning of Cd recently taken up between sunflowers organs (Helianthus annuus) at flowering and grain filling stages: effect of plant transpiration and allometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation of Cd, Cu and Zn in shoots of maize (Zea mays L.) exposed to 0.8 or 20 nM Cd during vegetative growth and the relation with xylem sap composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaia Linero Campo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Anne-Julie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (1-2), pp.163-181. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3152-3164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-016-2915-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5782-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511999v1</w:t>
+                <w:t xml:space="preserve">hal-01512022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and translocation of essential and nonessential elements by tomato plants (Solanum lycopersicum) cultivated in open-air plots under organic or conventional farming techniques</w:t>
               </w:r>
@@ -4300,51 +4300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaia Linero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Cidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Carrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,343 +4398,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do roots or shoots control cadmium accumulation in the hyperaccumulator Noccaea caerulescens?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ranking of mechanisms governing the phytoavailability of cadmium in agricultural soils using a mechanistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongbing Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 392 (1-2), pp.87-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2449-x⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 399 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2663-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638688v1</w:t>
+                <w:t xml:space="preserve">hal-01260301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking of mechanisms governing the phytoavailability of cadmium in agricultural soils using a mechanistic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongbing Lin</w:t>
+                <w:t xml:space="preserve">Do roots or shoots control cadmium accumulation in the hyperaccumulator Noccaea caerulescens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Goderniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">Catherine Sirguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 399 (1), </w:t>
+              <w:t xml:space="preserve">, 2015, 392 (1-2), pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2663-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2449-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260301v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in cadmium and zinc shoot concentration in 14 cultivars of sunflower (Helianthus annuus L.) as related to metal uptake and partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4793,90 +4793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Can ligand addition to soil enhance Cd phytoextraction? A mechanistic model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (7), pp.5587-5588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4904,464 +4904,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal variation in cadmium influx in sunflower (&amp;lt;em&amp;gt;Helianthus annuus&amp;lt;/em&amp;gt; L.) roots as depending on the growth substrate, root age and root order</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+                <w:t xml:space="preserve">Can ligand addition to soil enhance Cd phytoextraction? A mechanistic model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongbing Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-014-2123-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (22), pp.12811-12826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3218-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634104v1</w:t>
+                <w:t xml:space="preserve">hal-02640076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration and evaluation of ArchiSimple, a simple model of root system architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+                <w:t xml:space="preserve">Carole Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bécel</w:t>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 290, pp.76-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can ligand addition to soil enhance Cd phytoextraction? A mechanistic model study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Schneider</w:t>
+                <w:t xml:space="preserve">Longitudinal variation in cadmium influx in sunflower (&amp;lt;em&amp;gt;Helianthus annuus&amp;lt;/em&amp;gt; L.) roots as depending on the growth substrate, root age and root order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (22), pp.12811-12826. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 381 (1-2), pp.235-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3218-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-014-2123-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640076v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5416,77 +5416,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal variation in cadmium influx in intact first order lateral roots of sunflower (Helianthus annuus. L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Flenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des flux d’éléments traces (Pb, Cd, As, Cu, Zn) dans les sols, végétaux, porcs et lisiers des exploitations porcines du Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,51 +5808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an exchange method to estimate the association and dissociation rate constants of cadmium complexes formed with low-molecular-weight organic acids commonly exuded by plant roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5899,64 +5899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports organiques : ETM, cerner les transferts du sol aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,77 +6136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the association and dissociation rate constants of Cd complexes with various aminopolycarboxylic acids by an exchange method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (4), pp.334-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6528,51 +6528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (8), pp.2091-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7005,264 +7005,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
+                <w:t xml:space="preserve">Microbial activity in the rhizosphere soil of six herbaceous species cultivated in a greenhouse is correlated with shoot biomass and root C concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bazot</w:t>
+                <w:t xml:space="preserve">Matthieu Valé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mikola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (12), pp.2329-2333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671909v1</w:t>
+                <w:t xml:space="preserve">hal-02675726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial activity in the rhizosphere soil of six herbaceous species cultivated in a greenhouse is correlated with shoot biomass and root C concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Valé</w:t>
+                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mikola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.886-896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675726v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maize mucilage on the diversity and activity of the denitrifying community</w:t>
               </w:r>
@@ -7711,281 +7711,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term utilisation of C-14-[U glucose by soil microorganisms in relation to carbon availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (1), pp.53-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680159v1</w:t>
+                <w:t xml:space="preserve">hal-02676653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term utilisation of C-14-[U glucose by soil microorganisms in relation to carbon availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 228 (2), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004830011382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676653v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous monitoring of rhizosphere respiration after labelling of plant shoots with 14CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8049,51 +8049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14C-assimilate partitioning within white clover plant-soil system: effects of photoperiod/temperature treatments and defoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,355 +8778,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des métaux traces du sol vers les plantes: Comment assurer la conformité des récoltes vis à vis de la réglementation sur les contaminants de la chaîne alimentaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium in sunflower seeds: different contents in hulls and kernels and consequences for food and feed industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Motard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du groupe des céréales à pailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inrae, Mar 2024, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">21st International Sunflower Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sunflower Association, Aug 2024, Wuyuan, Inner Mongolia, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678976v1</w:t>
+                <w:t xml:space="preserve">hal-04683588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium in sunflower seeds: different contents in hulls and kernels and consequences for food and feed industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert des métaux traces du sol vers les plantes: Comment assurer la conformité des récoltes vis à vis de la réglementation sur les contaminants de la chaîne alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jauvion</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Sunflower Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sunflower Association, Aug 2024, Wuyuan, Inner Mongolia, China</w:t>
+              <w:t xml:space="preserve">Journée du groupe des céréales à pailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae, Mar 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683588v1</w:t>
+                <w:t xml:space="preserve">hal-04678976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des métaux traces du sol vers les plantes: Comment assurer la conformité des récoltes vis à vis de la réglementation sur les contaminants de la chaîne alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Absorption, assimilation et utilisation des nutriments par les céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Association des Sélectionneurs Français - Section Céréales à Paille, May 2024, Clermont - Ferrand, France</w:t>
@@ -9149,777 +9149,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the allocation of Cd to the grains depend on the plant sulfur status in durum wheat?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approaches to assess and manage the risks of excessive contamination of food crops by toxic trace elements in agroecosystem soils exposed to diffuse contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongbing Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bergische Universitat, Sep 2023, Wüppertal, Germany</w:t>
+              <w:t xml:space="preserve">, Bergische Universitat,, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678584v1</w:t>
+                <w:t xml:space="preserve">hal-04678170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to assess and manage the risks of excessive contamination of food crops by toxic trace elements in agroecosystem soils exposed to diffuse contaminations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the allocation of Cd to the grains depend on the plant sulfur status in durum wheat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bergische Universitat,, Sep 2023, Wüppertal, Germany</w:t>
+              <w:t xml:space="preserve">, Bergische Universitat, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678170v1</w:t>
+                <w:t xml:space="preserve">hal-04678584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments traces et sécurité sanitaire des produits alimentaires: le cas emblématique du Cadmium et du blé dur</w:t>
+                <w:t xml:space="preserve">Bléssûr : un outil de prédiction du risque de non-conformité du blé dur vis-à vis de sa teneur en métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Journée Thématique du Comifer: "Oligo-éléments et contaminants métalliques en agriculture : quelles réponses face aux enjeux agronomiques, sanitaires, environnementaux ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comifer, Apr 2022, Bordeaux &amp; Online, France</w:t>
+              <w:t xml:space="preserve">PHLOEME 2022: Session thématique - Segmentation des marchés, hausse de la demande en Agriculture Biologique : quelles évolutions pour les filières céréalières ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arvalis, Nov 2022, Cité des sciences et de l'industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678798v1</w:t>
+                <w:t xml:space="preserve">hal-04679090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bléssûr : un outil de prédiction du risque de non-conformité du blé dur vis-à vis de sa teneur en métaux lourds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf Metal Exclusion or Accumulation is Related to Soil Resource Exploitation Strategy in European Calamine Species: Evidence for a Leaf Elemental and Economic Spectrum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHLOEME 2022: Session thématique - Segmentation des marchés, hausse de la demande en Agriculture Biologique : quelles évolutions pour les filières céréalières ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arvalis, Nov 2022, Cité des sciences et de l'industrie, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress of Ecology &amp; Evolution SFE2 – GfÖ – EEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679090v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf Metal Exclusion or Accumulation is Related to Soil Resource Exploitation Strategy in European Calamine Species: Evidence for a Leaf Elemental and Economic Spectrum?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+                <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Ecology &amp; Evolution SFE2 – GfÖ – EEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Journée du réseau "Déterminisme et Qualité des produits récoltés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae, Nov 2022, Avignon (en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010847v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléments traces et sécurité sanitaire des produits alimentaires: le cas emblématique du Cadmium et du blé dur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du réseau "Déterminisme et Qualité des produits récoltés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inrae, Nov 2022, Avignon (en ligne ), France</w:t>
+              <w:t xml:space="preserve">Webinaire Journée Thématique du Comifer: "Oligo-éléments et contaminants métalliques en agriculture : quelles réponses face aux enjeux agronomiques, sanitaires, environnementaux ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comifer, Apr 2022, Bordeaux &amp; Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678809v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
               </w:r>
@@ -9944,51 +9944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10043,90 +10043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLESSÛR: Un outil de prédiction du risque de non conformité du blé dur vis-à-vis de sa tenue en métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. rencontres de la fertilisation raisonnée et de l'analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comifer, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10164,64 +10164,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium et Deoxynivalenol (DON) dans la filière blé dur. Réglementation, occurrence et modèle de prédiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres du RMT Quasaprove. « Recherche appliquée, Formation &amp; Transfert»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acta, Inrae, Feb 2020, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10259,90 +10259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir de contaminants métalliques dans le dispositif de longue durée de Couhins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, Nov 2018, Versailles, France</w:t>
@@ -10365,333 +10365,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sols agricoles : la science en appui à la qualité des végétaux consommés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Les éléments traces : bilan des contaminations des parcelles et des récoltes sur le réseau Quasaprove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bofang Yan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meleard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres RAFT du RMT QUASAPROVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gradignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734166v1</w:t>
+                <w:t xml:space="preserve">hal-02786118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments traces : bilan des contaminations des parcelles et des récoltes sur le réseau Quasaprove</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Contamination des sols agricoles : la science en appui à la qualité des végétaux consommés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Meleard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres RAFT du RMT QUASAPROVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gradignan, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire "Contaminations, environnement, santé et société : de l’évaluation des risques à l’action publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786118v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches agronomiques pour gérer la qualité sanitaire et nutritive des produits végétaux vis à vis des éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10792,398 +10792,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive statistical modelling of Cadmium content in durum wheat grain based on soil parameters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination of durum wheat by cadmium : lessons from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Viala</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guénolé Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barrier-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meleard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">ICOBTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558077v1</w:t>
+                <w:t xml:space="preserve">hal-01605302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers agronomiques pour réduire la contamination en Cd du grain chez le blé dur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+                <w:t xml:space="preserve">Predictive statistical modelling of Cadmium content in durum wheat grain based on soil parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Séminaire d’Ecotoxicologie de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786913v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of durum wheat by cadmium : lessons from the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leviers agronomiques pour réduire la contamination en Cd du grain chez le blé dur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bofang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">6. Séminaire d’Ecotoxicologie de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605302v1</w:t>
+                <w:t xml:space="preserve">hal-02786913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potassium, remède contre la sécheresse ?</w:t>
               </w:r>
@@ -11264,103 +11264,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-variétales d’accumulation de Cd chez le blé dur (Triticum durum sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t>
@@ -11402,90 +11402,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des cultures par les éléments traces : état des lieux des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres RAFT du RMT Quasaprove Anticiper et gérer la multicontamination des céréales et des oléagineux en plein champ par les mycotoxines et les métaux lourds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Villenave d’Ornon, France</w:t>
@@ -11514,51 +11514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Trace Elements fluxes (As, Cd, Cu, Pb, Zn) into agricultural fields amended with pig slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,51 +11665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhongbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSU-INRA Symposium on soil Pollution Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11734,51 +11734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of cadmium uptake by plant roots in agricultural soils. Exploration by steady-state analytical solution of numeric simulation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zhongbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11829,64 +11829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchiSimple: a Parsimonious Model of the Root System Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaia Sarlikioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11963,64 +11963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to edible plant parts: how to predict and limit contaminationof crops by inorganic trace elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12114,51 +12114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Chinese Workshop on Environmental Remediation and Pollution Control and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sun Yat-Sen University (SYSU). Guangzhou, CHN., Oct 2010, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12183,51 +12183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et objectifs de la création du réseau pour l'étude de la multicontamination en plein champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12308,51 +12308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake and localization of cadmium in Arabidopsis thaliana submitted to chronic exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dauthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12692,359 +12692,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient models for predicting the non-compliance of food crops with regulation limits for metallic contaminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fertilisation soufrée augmente-t-elle la solubilisation et la disponibilité du cadmium dans le sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agathe Roucou</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wüppertal, Germany</w:t>
+              <w:t xml:space="preserve">16 ième Jounrées d'Etude des Sols: Les sols et les systèmes alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678184v1</w:t>
+                <w:t xml:space="preserve">hal-04678815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fertilisation soufrée augmente-t-elle la solubilisation et la disponibilité du cadmium dans le sol ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient models for predicting the non-compliance of food crops with regulation limits for metallic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 ième Jounrées d'Etude des Sols: Les sols et les systèmes alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678815v1</w:t>
+                <w:t xml:space="preserve">hal-04678184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation-ICP-MS to image Cd and other elements distribution in durum wheat grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Workshop on Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Pau, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13069,64 +13069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium buffer power, a tool to predict Cd bioavailability for wheat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13203,51 +13203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13302,103 +13302,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in grain cadmium concentration among durum wheat cultivars: impact of aboveground biomass partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13432,90 +13432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does nitrogen supply impact the cadmium fluxes to developing durum wheat (Triticum turgidum L. subsp. durum) grains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13549,77 +13549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-model to predict the phytoavailability of cadmium in French agricultural soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13657,90 +13657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do roots or shoots control cadmium accumulation in the hyperaccumulator Noccaea caerulescens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Goderniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sirguey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13778,77 +13778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking of mechanisms governing the phytoavailability of cadmium in agricultural soils by using a model analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13886,51 +13886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium uptake and repartition over the vegetative growth in Helianthus annuus grown at Cd 2 and 20 nM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13981,90 +13981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the usefulness of ligand addition on phytoextraction of Cd-polluted soil using a mechanistic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongbing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress of CIGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Beijing, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14083,277 +14083,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'augmentation de la concentration en CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; de l'atmosphère sur la libération de carbone dans la rhizosphère d'une graminée prairiale : le raygrass (&amp;lt;i&amp;gt;Lolium perenne&amp;lt;/i&amp;gt;)</w:t>
+                <w:t xml:space="preserve">Influence du mucilage de maïs sur la structure et les activités des communautés microbiennes telluriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bazot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Herbert Blum</w:t>
+                <w:t xml:space="preserve">Y. Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’École Doctorale RP2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Nancy, France. École doctorale sciences et ingénierie des ressources procédés, produits, environnement, Actes du séminaire 2003 de l'École doctorale RP2E : Nancy, 23 janvier 2003, pp.346-351, 2003</w:t>
+              <w:t xml:space="preserve">5èmes Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nancy, France. Recueil de résumés, pp.84, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473012v1</w:t>
+                <w:t xml:space="preserve">hal-04516759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mucilage de maïs sur la structure et les activités des communautés microbiennes telluriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l'augmentation de la concentration en CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; de l'atmosphère sur la libération de carbone dans la rhizosphère d'une graminée prairiale : le raygrass (&amp;lt;i&amp;gt;Lolium perenne&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gruet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+                <w:t xml:space="preserve">Herbert Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Homand; Marie-Noëlle Pons. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Nancy, France. Recueil de résumés, pp.84, 2003</w:t>
+              <w:t xml:space="preserve">Séminaire de l’École Doctorale RP2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Nancy, France. École doctorale sciences et ingénierie des ressources procédés, produits, environnement, Actes du séminaire 2003 de l'École doctorale RP2E : Nancy, 23 janvier 2003, pp.346-351, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516759v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du rapport source-puits chez le trèfle blanc : conséquences sur la rhizodéposition carbonée</w:t>
               </w:r>
@@ -14952,185 +14952,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance du Cadmium dans la chaîne alimentaire</w:t>
+                <w:t xml:space="preserve">DMP_du_projet_ANR_BSWheat_Marqueurs_génétiques_et_caractères_écophysiologiques_pour_la_sélection_de_blés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Plateforme de surveillance de la chaîne alimentaire. 2023</w:t>
+              <w:t xml:space="preserve">Inrae ispa. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678147v1</w:t>
+                <w:t xml:space="preserve">hal-04679210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMP_du_projet_ANR_BSWheat_Marqueurs_génétiques_et_caractères_écophysiologiques_pour_la_sélection_de_blés</w:t>
+                <w:t xml:space="preserve">Surveillance du Cadmium dans la chaîne alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae ispa. 2023</w:t>
+              <w:t xml:space="preserve">Plateforme de surveillance de la chaîne alimentaire. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679210v1</w:t>
+                <w:t xml:space="preserve">hal-04678147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données sur les contaminants issues du programme Réseau de Mesures de la Qualité des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15330,77 +15330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des éléments traces (Pb, Cd, As, Cu, Zn) dans la filière porcine du Sud-Ouest, du sol au végétal à l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16231,51 +16231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D51EA3C3"/>
+    <w:nsid w:val="97BA3B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16462,51 +16462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0917-6398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbing Lin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133188" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31631-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gloria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingying Zou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113602" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDXBKDZ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.069" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Cidad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.06.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Carrero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.02.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03878" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260301v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2663-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4128-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;cel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3218-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Jones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Finlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9925-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDS70C5F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.01.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTMQZRS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm065" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.12.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6THM7DJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dambreville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00064.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675726v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSTXLXFQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0464-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53858EA5439F9E81970D46D3842827CA394BD5CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibattista-Leboeuf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00094-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJF8XZVT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouque" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Grimal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bitton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forlot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00234375" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6QM6XMK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yu Yan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683588v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679021v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679090v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367516v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789213v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594441v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740766v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhongbin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaia Sarlikioti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukeim" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678815v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736888v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735722v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797006v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30998.55368" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36031.71843" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580691v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512045v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743341v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bakoto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473012v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ulff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516759v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04460353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Todorovic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198400.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851089v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demenou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678147v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679210v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752061v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992INPL085N" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821427v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679239v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679233v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679218v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683429v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798323v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ispa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lse" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agroclim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0917-6398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679136v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbing Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2024.07.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gloria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31631-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Fang Yan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Sch&#246;nholzer-Mauclaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06005-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Verdal-Bonnin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16361-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Grignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meleard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.113987" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingying Zou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Huang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113602" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schneider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Violo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Candaudap" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.109592" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDXBKDZ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.069" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Li&#241;ero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Diego" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3552-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3560-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Cidad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Carrero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.02.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.06.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511999v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero Campo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Candaudap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2915-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakoto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2839-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pokrovsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-2847-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Soulier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5782-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaia Linero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b03878" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2663-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Goderniaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2449-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ8D87ML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4128-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3218-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;cel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.11.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2123-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486408v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1756-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDE961ACD3D6EF412D544D7684C0048AC0516341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3nkf-j195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2010.0529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658185v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coudure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrier-Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Jones" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Finlay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9925-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDS70C5F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.01.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTMQZRS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm065" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655286v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.12.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6THM7DJT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dambreville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00064.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675726v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSTXLXFQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677589v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-002-0464-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53858EA5439F9E81970D46D3842827CA394BD5CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibattista-Leboeuf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00094-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJF8XZVT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676653v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouque" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouque" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712539v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Grimal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bitton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712544v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forlot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00234375" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6QM6XMK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yu Yan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679021v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678170v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679090v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367516v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786118v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meleard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789213v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605302v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594441v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740766v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748828v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heroult" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhongbin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744803v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaia Sarlikioti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukeim" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817612v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820132v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauthieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760685v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678815v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678184v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736888v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735722v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797006v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30998.55368" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36031.71843" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580691v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512045v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743341v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bakoto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578844v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04473012v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ulff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04460353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Todorovic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198400.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851089v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demenou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Felicori" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrez Machado de Avila" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679210v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678147v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810151v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752061v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992INPL085N" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821427v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679239v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679233v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679218v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683429v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798323v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Ispa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Lse" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Psh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Agroclim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>