--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -827,286 +827,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
+                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Extraction et Gestion des connaissances, RNTI-E-35, pp.379-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02115309v1</w:t>
+                <w:t xml:space="preserve">hal-02140304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140304v1</w:t>
+                <w:t xml:space="preserve">halshs-02115309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal reasoning and symbolic relationships in Medieval Illuminations</w:t>
               </w:r>
@@ -5122,90 +5122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for Smart Viticulture: Integrating Inference Rules Based on Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5475,320 +5475,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the Megalopolis and the Deep Blue Sky: Challenges of Transport with UAVs in Future Smart Cities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Tchappi Haman</w:t>
+                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Assoc Comp Machinery; Int Fdn Autonomous Agents &amp; MultiAgent Syst; NSF; Artificial Intelligence Journal; Tourisme Montreal; J P Morgan; DeepMind; ACM SIGAI; Concordia Univ, May 2019, Montreal, Canada. pp.1649-1653</w:t>
+              <w:t xml:space="preserve">Univigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337621v1</w:t>
+                <w:t xml:space="preserve">halshs-02010471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+                <w:t xml:space="preserve">Between the Megalopolis and the Deep Blue Sky: Challenges of Transport with UAVs in Future Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tchappi Haman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Univigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assoc Comp Machinery; Int Fdn Autonomous Agents &amp; MultiAgent Syst; NSF; Artificial Intelligence Journal; Tourisme Montreal; J P Morgan; DeepMind; ACM SIGAI; Concordia Univ, May 2019, Montreal, Canada. pp.1649-1653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02010471v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterprise Knowledge Modeling, UML vs Ontology: Formal Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mejhed Mkhinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5848,51 +5848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illumination3.0: A Semantic Annotation Platform Based on Ontology for Medieval Illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,103 +5943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Monitoring System in Vineyards of the Burgundy Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Capri (Napoli), Italy. </w:t>
@@ -6172,90 +6172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards events ontology based on data sensors network for viticulture domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,278 +6521,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative Study of the mobile learning approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauwels Pieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beetz Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference, MSPN 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_7⟩</w:t>
+              <w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2928294.2928303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484127v1</w:t>
+                <w:t xml:space="preserve">hal-01329400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative Study of the mobile learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Baccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neji Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, San Francisco United States. </w:t>
+              <w:t xml:space="preserve">Second International Conference, MSPN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.76-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2928294.2928303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329400v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Federated Approach for Interoperating AEC/FM Ontologies</w:t>
               </w:r>
@@ -7277,135 +7277,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+                <w:t xml:space="preserve">Comparative Study of the Mobile Learning Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Baccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neji Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">e-LEOT 2nd EAI International Conference on e-Learning e-Education and Online Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Novedrate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199518v1</w:t>
+                <w:t xml:space="preserve">hal-01238370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Development Framework for Multi-Core Processor based Smart-Camera Implementations</w:t>
               </w:r>
@@ -7506,148 +7519,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of the Mobile Learning Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neji Mahmoud</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-LEOT 2nd EAI International Conference on e-Learning e-Education and Online Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Novedrate, Italy</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238370v1</w:t>
+                <w:t xml:space="preserve">hal-01199518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COBieOWL, an OWL ontology based on COBie standard</w:t>
               </w:r>
@@ -7722,230 +7722,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC WEB TECHNOLOGIES FOR IMPLEMENTING COST-EFFECTIVE AND INTEROPERABLE BUILDING INFORMATION MODELING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">De la scène de crime aux connaissances : représentation d'évènements et peuplement d'ontologie appliqués au domaine de la criminalistique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Informatics in Economy (IE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174498v1</w:t>
+                <w:t xml:space="preserve">hal-01099652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scène de crime aux connaissances : représentation d'évènements et peuplement d'ontologie appliqués au domaine de la criminalistique informatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+                <w:t xml:space="preserve">SEMANTIC WEB TECHNOLOGIES FOR IMPLEMENTING COST-EFFECTIVE AND INTEROPERABLE BUILDING INFORMATION MODELING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Informatics in Economy (IE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099652v1</w:t>
+                <w:t xml:space="preserve">hal-01174498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IfcWoD, Semantically Adapting IFC Model Relations into OWL Properties</w:t>
               </w:r>
@@ -8305,623 +8305,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Une approche Web sémantique et combinatoire pour un système de recommandation sensible au contexte appliqué à l'apprentissage mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
+              <w:t xml:space="preserve">11 ème édition de l'atelier Fouille de Données Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14 èmes Journées Francophones, Extraction et Gestion des Connaissances, Jan 2014, Rennes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068809v1</w:t>
+                <w:t xml:space="preserve">hal-01238293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche Web sémantique et combinatoire pour un système de recommandation sensible au contexte appliqué à l'apprentissage mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 ème édition de l'atelier Fouille de Données Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14 èmes Journées Francophones, Extraction et Gestion des Connaissances, Jan 2014, Rennes, France, France</w:t>
+              <w:t xml:space="preserve">RuleML 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238293v1</w:t>
+                <w:t xml:space="preserve">hal-01068809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+                <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Joint Intelligence &amp; Security Informatics Conference 2014 (IEEE JISIC2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, La Haye, Netherlands. pp.4</w:t>
+              <w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017212v1</w:t>
+                <w:t xml:space="preserve">hal-00978436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction et analyse sémantique de chronologies cybercriminelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+                <w:t xml:space="preserve">Context-Aware Adaptive System For M- Learning Personalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.521-524</w:t>
+              <w:t xml:space="preserve">IE14 13 th International Conference on Informatics in Economy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941150v1</w:t>
+                <w:t xml:space="preserve">hal-01238330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Adaptive System For M- Learning Personalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+                <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE14 13 th International Conference on Informatics in Economy Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">IEEE Joint Intelligence &amp; Security Informatics Conference 2014 (IEEE JISIC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, La Haye, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238330v1</w:t>
+                <w:t xml:space="preserve">hal-01017212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Reconstruction et analyse sémantique de chronologies cybercriminelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978436v1</w:t>
+                <w:t xml:space="preserve">hal-00941150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Formalized Knowledge Representation Model for Advanced Digital Forensics Timeline Analysis</w:t>
               </w:r>
@@ -9329,239 +9329,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+                <w:t xml:space="preserve">INTEGRATION OF THERMAL BUILDING SIMULATION AND VR TECHNIQUES FOR SUSTAINABLE BUILDING PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONFERE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, BIARRITZ, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869761v1</w:t>
+                <w:t xml:space="preserve">hal-00861506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATION OF THERMAL BUILDING SIMULATION AND VR TECHNIQUES FOR SUSTAINABLE BUILDING PROJECTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Christophe Nicolle</w:t>
+                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp 442-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861506v1</w:t>
+                <w:t xml:space="preserve">hal-00869761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation de parcours de formation dans un contexte mobile</w:t>
               </w:r>
@@ -9968,701 +9968,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+                <w:t xml:space="preserve">TOURISM-KM, A variant of MMKP applied to the tourism domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.418-421</w:t>
+              <w:t xml:space="preserve">ICORES 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Portugal. pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704586v1</w:t>
+                <w:t xml:space="preserve">hal-00783660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOURISM-KM, A variant of MMKP applied to the tourism domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+                <w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Portugal. pp.421-426</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.418-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783660v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based multiagent systems using Inductive Recommendations - A new approach to qualify building use during the Design phase</w:t>
+                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Béhé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durif</w:t>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742904v1</w:t>
+                <w:t xml:space="preserve">hal-00778528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Ontology-based multiagent systems using Inductive Recommendations - A new approach to qualify building use during the Design phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Béhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
+              <w:t xml:space="preserve">12th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742907v2</w:t>
+                <w:t xml:space="preserve">hal-00742904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00778529v1</w:t>
+                <w:t xml:space="preserve">hal-00742907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain. pp.258 - 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778528v1</w:t>
+                <w:t xml:space="preserve">hal-00778529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 9-IM Topological Operators to Qualitative Spatial Relations using 3D Selective Nef Complexes and Logic Rules for bodies</w:t>
               </w:r>
@@ -11083,230 +11083,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying Semantic graphs using Model Checking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+                <w:t xml:space="preserve">SEMANTIC MANAGEMENT OF INTELLIGENT MULTI-AGENTS SYSTEMS IN A 3D ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Béhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abder Koukam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Innovations In Information Technology 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, United Arab Emirates. pp.1569402529</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618006v1</w:t>
+                <w:t xml:space="preserve">hal-00612354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC MANAGEMENT OF INTELLIGENT MULTI-AGENTS SYSTEMS IN A 3D ENVIRONMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Béhé</w:t>
+                <w:t xml:space="preserve">Qualifying Semantic graphs using Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abder Koukam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">International Conference On Innovations In Information Technology 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, United Arab Emirates. pp.1569402529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612354v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour la vérification des Graphes Sémantiques</w:t>
               </w:r>
@@ -11830,152 +11830,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing semantics knowledge for 3D architectural reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RDF2SPIN: Mapping Semantic Graphs to SPIN Model Checker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Information and Communication Technology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.519-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612509v1</w:t>
+                <w:t xml:space="preserve">hal-00617983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifying Building Information Models with Multi-Agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Béhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12033,122 +12033,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF2SPIN: Mapping Semantic Graphs to SPIN Model Checker</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing semantics knowledge for 3D architectural reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Information and Communication Technology and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, France. pp.519-598</w:t>
+              <w:t xml:space="preserve">11th ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617983v1</w:t>
+                <w:t xml:space="preserve">hal-00612509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for a Dynamic Ontology - Integrating Tools of Evolution and Versioning in Ontology</w:t>
               </w:r>
@@ -13510,213 +13510,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
+                <w:t xml:space="preserve">Building Web-Services from RDBMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875662v1</w:t>
+                <w:t xml:space="preserve">hal-01875938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Web-Services from RDBMS</w:t>
+                <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Newport Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSE.2002.1181597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875938v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cooperation of Information Systems</w:t>
               </w:r>
@@ -14051,103 +14051,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigne et le vin. Transformation des filières et des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -14278,234 +14278,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Measures: A State of the Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orpelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édité par Jean-Claude Bignon, Gilles Halin, Sylvain Kubicki. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Encyclopedia of Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.10, 2014</w:t>
+              <w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, 334 p., 2014, Actes du 6ème Séminaire de Conception Architecturale Numérique, 9782814301719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955578v1</w:t>
+                <w:t xml:space="preserve">hal-01072014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Orpelière</w:t>
+                <w:t xml:space="preserve">Semantic Measures: A State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nancy, 334 p., 2014, Actes du 6ème Séminaire de Conception Architecturale Numérique, 9782814301719</w:t>
+              <w:t xml:space="preserve">The Encyclopedia of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.10, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072014v1</w:t>
+                <w:t xml:space="preserve">hal-00955578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Reconstruction: A State of the Art</w:t>
               </w:r>
@@ -15392,51 +15392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2024.100693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stephan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vachenc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05357569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mejhed Mkhinini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2019.100223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180298" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2015.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZV70Z3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha Bahar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Landrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-013-0200-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3020380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Garbaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bazaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Brahim El-Vaigh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455869v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus Kampik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009382903780385" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi Haman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02753707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP48234.2019.8959686" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Baccari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49625-2_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matsushita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238330v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861506v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Nicolle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840605v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;h&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612484v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignard Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Vernet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935594v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876023v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2024.100693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stephan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vachenc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05357569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mejhed Mkhinini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2019.100223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180298" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2015.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZV70Z3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha Bahar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Landrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-013-0200-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3020380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Garbaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bazaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Brahim El-Vaigh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455869v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus Kampik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009382903780385" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi Haman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02753707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP48234.2019.8959686" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Baccari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49625-2_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matsushita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861506v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Nicolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840605v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;h&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612484v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignard Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Vernet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935594v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876023v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>