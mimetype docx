--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -827,494 +827,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
+                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140304v1</w:t>
+                <w:t xml:space="preserve">halshs-02115309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Extraction et Gestion des connaissances, RNTI-E-35, pp.379-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02115309v1</w:t>
+                <w:t xml:space="preserve">hal-02140304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal reasoning and symbolic relationships in Medieval Illuminations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Clouzot</w:t>
+                <w:t xml:space="preserve">WiseNET: An indoor multi-camera multi-space dataset with contextual information and annotations for people detection and tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marroquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jdmdh.4459⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.104654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762730v5</w:t>
+                <w:t xml:space="preserve">hal-02470552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiseNET: An indoor multi-camera multi-space dataset with contextual information and annotations for people detection and tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">Causal reasoning and symbolic relationships in Medieval Illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.104654. </w:t>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue on Data Science and Digital Humanities @ EGC 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.4459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470552v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762730v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rule-based methodology to extract building model views</w:t>
               </w:r>
@@ -1508,64 +1508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for a Panoptes building: exploiting contextual information and smart camera network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2598,386 +2598,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD data workflow toward the thermal simulation and visualization in virtual reality</w:t>
+                <w:t xml:space="preserve">A Thermal Simulation Tool for Building and Its Interoperability through the Building Information Modeling (BIM) Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeremie Landrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.380-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-013-0200-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings3020380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926987v1</w:t>
+                <w:t xml:space="preserve">hal-00861490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermal Simulation Tool for Building and Its Interoperability through the Building Information Modeling (BIM) Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
+                <w:t xml:space="preserve">Bringing Building Data on Construction Site for Virtual Renovation Works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pere</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yudi Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Garbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electrical, Electronics and Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (14), pp.737-747</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861490v1</w:t>
+                <w:t xml:space="preserve">hal-00829204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Building Data on Construction Site for Virtual Renovation Works</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">CAD data workflow toward the thermal simulation and visualization in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical, Electronics and Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-013-0200-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829204v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Objective True/False from Subjective Yes/No Semantic based on OWA and CWA</w:t>
               </w:r>
@@ -5122,90 +5122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for Smart Viticulture: Integrating Inference Rules Based on Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5475,320 +5475,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+                <w:t xml:space="preserve">Between the Megalopolis and the Deep Blue Sky: Challenges of Transport with UAVs in Future Smart Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazan Mualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tchappi Haman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Univigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assoc Comp Machinery; Int Fdn Autonomous Agents &amp; MultiAgent Syst; NSF; Artificial Intelligence Journal; Tourisme Montreal; J P Morgan; DeepMind; ACM SIGAI; Concordia Univ, May 2019, Montreal, Canada. pp.1649-1653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02010471v1</w:t>
+                <w:t xml:space="preserve">hal-02337621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between the Megalopolis and the Deep Blue Sky: Challenges of Transport with UAVs in Future Smart Cities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Tchappi Haman</w:t>
+                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Autonomous Agents and MultiAgent Systems (AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Assoc Comp Machinery; Int Fdn Autonomous Agents &amp; MultiAgent Syst; NSF; Artificial Intelligence Journal; Tourisme Montreal; J P Morgan; DeepMind; ACM SIGAI; Concordia Univ, May 2019, Montreal, Canada. pp.1649-1653</w:t>
+              <w:t xml:space="preserve">Univigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337621v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterprise Knowledge Modeling, UML vs Ontology: Formal Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mejhed Mkhinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5848,51 +5848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illumination3.0: A Semantic Annotation Platform Based on Ontology for Medieval Illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5943,103 +5943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Monitoring System in Vineyards of the Burgundy Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Capri (Napoli), Italy. </w:t>
@@ -6077,64 +6077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Know Beyond Seeing: Combining Computer Vision with Semantic Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6172,90 +6172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards events ontology based on data sensors network for viticulture domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,278 +6521,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative Study of the mobile learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Baccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neji Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2928294.2928303⟩</w:t>
+              <w:t xml:space="preserve">Second International Conference, MSPN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.76-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329400v1</w:t>
+                <w:t xml:space="preserve">hal-01484127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative Study of the mobile learning approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauwels Pieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beetz Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference, MSPN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.76-85, </w:t>
+              <w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2928294.2928303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484127v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Federated Approach for Interoperating AEC/FM Ontologies</w:t>
               </w:r>
@@ -6873,64 +6873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseNET: smart camera network combined with ontological reasoning for smart building management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7063,90 +7063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseEye: A Platform to Manage and Experiment on Smart Camera Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7277,377 +7277,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of the Mobile Learning Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neji Mahmoud</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-LEOT 2nd EAI International Conference on e-Learning e-Education and Online Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Novedrate, Italy</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238370v1</w:t>
+                <w:t xml:space="preserve">hal-01199518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Development Framework for Multi-Core Processor based Smart-Camera Implementations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">Comparative Study of the Mobile Learning Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Baccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Darties</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neji Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Architecture of Smart Cameras (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">e-LEOT 2nd EAI International Conference on e-Learning e-Education and Online Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Novedrate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231821v1</w:t>
+                <w:t xml:space="preserve">hal-01238370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+                <w:t xml:space="preserve">A New Development Framework for Multi-Core Processor based Smart-Camera Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bobbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Workshop on Architecture of Smart Cameras (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199518v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COBieOWL, an OWL ontology based on COBie standard</w:t>
               </w:r>
@@ -8305,623 +8305,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche Web sémantique et combinatoire pour un système de recommandation sensible au contexte appliqué à l'apprentissage mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 ème édition de l'atelier Fouille de Données Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14 èmes Journées Francophones, Extraction et Gestion des Connaissances, Jan 2014, Rennes, France, France</w:t>
+              <w:t xml:space="preserve">RuleML 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238293v1</w:t>
+                <w:t xml:space="preserve">hal-01068809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Une approche Web sémantique et combinatoire pour un système de recommandation sensible au contexte appliqué à l'apprentissage mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
+              <w:t xml:space="preserve">11 ème édition de l'atelier Fouille de Données Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14 èmes Journées Francophones, Extraction et Gestion des Connaissances, Jan 2014, Rennes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068809v1</w:t>
+                <w:t xml:space="preserve">hal-01238293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t>
+              <w:t xml:space="preserve">IEEE Joint Intelligence &amp; Security Informatics Conference 2014 (IEEE JISIC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, La Haye, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978436v1</w:t>
+                <w:t xml:space="preserve">hal-01017212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Adaptive System For M- Learning Personalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+                <w:t xml:space="preserve">Reconstruction et analyse sémantique de chronologies cybercriminelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE14 13 th International Conference on Informatics in Economy Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238330v1</w:t>
+                <w:t xml:space="preserve">hal-00941150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+                <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Joint Intelligence &amp; Security Informatics Conference 2014 (IEEE JISIC2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, La Haye, Netherlands. pp.4</w:t>
+              <w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017212v1</w:t>
+                <w:t xml:space="preserve">hal-00978436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction et analyse sémantique de chronologies cybercriminelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+                <w:t xml:space="preserve">Context-Aware Adaptive System For M- Learning Personalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.521-524</w:t>
+              <w:t xml:space="preserve">IE14 13 th International Conference on Informatics in Economy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941150v1</w:t>
+                <w:t xml:space="preserve">hal-01238330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Formalized Knowledge Representation Model for Advanced Digital Forensics Timeline Analysis</w:t>
               </w:r>
@@ -9329,334 +9329,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATION OF THERMAL BUILDING SIMULATION AND VR TECHNIQUES FOR SUSTAINABLE BUILDING PROJECTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Christophe Nicolle</w:t>
+                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp 442-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861506v1</w:t>
+                <w:t xml:space="preserve">hal-00869761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Recommandation de parcours de formation dans un contexte mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14 ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869761v1</w:t>
+                <w:t xml:space="preserve">hal-00778651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation de parcours de formation dans un contexte mobile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+                <w:t xml:space="preserve">INTEGRATION OF THERMAL BUILDING SIMULATION AND VR TECHNIQUES FOR SUSTAINABLE BUILDING PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème conférence ROADEF de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2 p</w:t>
+              <w:t xml:space="preserve">CONFERE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, BIARRITZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778651v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic, Behavior-Based User Profiling Using Semantic Web Technologies in a Big Data Context</w:t>
               </w:r>
@@ -9879,64 +9879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment of Indoor Thermal Optimization of an Old Historic Building of Cluny through Digital Mock-up Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9968,701 +9968,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOURISM-KM, A variant of MMKP applied to the tourism domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+                <w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Portugal. pp.421-426</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.418-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783660v1</w:t>
+                <w:t xml:space="preserve">hal-00704586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+                <w:t xml:space="preserve">TOURISM-KM, A variant of MMKP applied to the tourism domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.418-421</w:t>
+              <w:t xml:space="preserve">ICORES 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Portugal. pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704586v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
+                <w:t xml:space="preserve">Ontology-based multiagent systems using Inductive Recommendations - A new approach to qualify building use during the Design phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Werner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Florian Béhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t>
+              <w:t xml:space="preserve">12th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778528v1</w:t>
+                <w:t xml:space="preserve">hal-00742904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based multiagent systems using Inductive Recommendations - A new approach to qualify building use during the Design phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durif</w:t>
+                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742904v1</w:t>
+                <w:t xml:space="preserve">hal-00742907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+                <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain. pp.258 - 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742907v2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778529v1</w:t>
+                <w:t xml:space="preserve">hal-00778528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 9-IM Topological Operators to Qualitative Spatial Relations using 3D Selective Nef Complexes and Logic Rules for bodies</w:t>
               </w:r>
@@ -10873,90 +10873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence d'une Representation 3d d'un Projet de Renovation de Batiment en Realite Augmentee Mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11083,230 +11083,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC MANAGEMENT OF INTELLIGENT MULTI-AGENTS SYSTEMS IN A 3D ENVIRONMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Béhé</w:t>
+                <w:t xml:space="preserve">Qualifying Semantic graphs using Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abder Koukam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">International Conference On Innovations In Information Technology 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, United Arab Emirates. pp.1569402529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612354v1</w:t>
+                <w:t xml:space="preserve">hal-00618006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying Semantic graphs using Model Checking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+                <w:t xml:space="preserve">SEMANTIC MANAGEMENT OF INTELLIGENT MULTI-AGENTS SYSTEMS IN A 3D ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Béhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abder Koukam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Innovations In Information Technology 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, United Arab Emirates. pp.1569402529</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618006v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour la vérification des Graphes Sémantiques</w:t>
               </w:r>
@@ -11931,51 +11931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifying Building Information Models with Multi-Agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Béhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12223,472 +12223,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Automatic Generation of a Semantic VRML Model from Unorganized 3D Point Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of knowledge to support automatic object reconstruction from images and 3D data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Marbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Advances in Semantic Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems, Signals and Devices (SSD), 2011 8th International Multi-Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chemnitz, Germany. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2011.5993558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778531v1</w:t>
+                <w:t xml:space="preserve">hal-00778709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 3D Point Clouds To Semantic Objects An Ontology-Based Detection Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">RDF2NμSMV: Mapping Semantic Graphs to NμSMV Model Checker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.255-260</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Future Internet (AFIN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nice/Saint Laurent du Var, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778530v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF2NμSMV: Mapping Semantic Graphs to NμSMV Model Checker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+                <w:t xml:space="preserve">From 3D Point Clouds To Semantic Objects An Ontology-Based Detection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Future Internet (AFIN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nice/Saint Laurent du Var, France. pp.5</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617722v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of knowledge to support automatic object reconstruction from images and 3D data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Automatic Generation of a Semantic VRML Model from Unorganized 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Signals and Devices (SSD), 2011 8th International Multi-Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifth International Conference on Advances in Semantic Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.35-41, 978-1-61208-175-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2011.5993558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00778709v1</w:t>
+                <w:t xml:space="preserve">hal-00778531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ONTOLOGY-BASED APPROACH TO PROVIDE PERSONNALIZED RECOMMENDATIONS USING A STOCHASTIC ALGORITHM</w:t>
               </w:r>
@@ -14051,103 +14051,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigne et le vin. Transformation des filières et des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -14278,446 +14278,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Orpelière</w:t>
+                <w:t xml:space="preserve">Semantic Measures: A State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nancy, 334 p., 2014, Actes du 6ème Séminaire de Conception Architecturale Numérique, 9782814301719</w:t>
+              <w:t xml:space="preserve">The Encyclopedia of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.10, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072014v1</w:t>
+                <w:t xml:space="preserve">hal-00955578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Measures: A State of the Art</w:t>
+                <w:t xml:space="preserve">Event Reconstruction: A State of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Encyclopedia of Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.10, 2014</w:t>
+              <w:t xml:space="preserve">Handbook of Research on Digital Crime, Cyberspace Security, and Information Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.15, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955578v1</w:t>
+                <w:t xml:space="preserve">hal-00955527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event Reconstruction: A State of the Art</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+                <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Digital Crime, Cyberspace Security, and Information Assurance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2014 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8842 (0302-9743), Springer Berlin Heidelberg, pp 469-478, 2014, Lecture Notes in Computer Science, 978-3-662-45549-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45550-0_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955527v1</w:t>
+                <w:t xml:space="preserve">hal-01094420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anett Hoppe</w:t>
+                <w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orpelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édité par Jean-Claude Bignon, Gilles Halin, Sylvain Kubicki. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2014 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, 334 p., 2014, Actes du 6ème Séminaire de Conception Architecturale Numérique, 9782814301719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-45550-0_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01094420v1</w:t>
+                <w:t xml:space="preserve">hal-01072014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a methodology for semantic and context-aware mobile learning</w:t>
               </w:r>
@@ -15392,51 +15392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2024.100693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stephan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vachenc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05357569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mejhed Mkhinini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2019.100223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180298" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2015.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZV70Z3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha Bahar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Landrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-013-0200-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3020380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Garbaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bazaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Brahim El-Vaigh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455869v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus Kampik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009382903780385" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi Haman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02753707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP48234.2019.8959686" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Baccari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49625-2_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matsushita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861506v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Nicolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840605v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;h&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612484v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignard Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Vernet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935594v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876023v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2024.100693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stephan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vachenc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05357569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mejhed Mkhinini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2019.100223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104654" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180298" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2015.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZV70Z3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha Bahar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Landrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3020380" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Garbaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-013-0200-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bazaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Brahim El-Vaigh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455869v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus Kampik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009382903780385" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi Haman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02753707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP48234.2019.8959686" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Baccari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49625-2_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matsushita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Nicolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840605v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;h&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612484v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignard Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Vernet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935594v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876023v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>