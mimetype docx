--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -827,745 +827,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
+                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Extraction et Gestion des connaissances, RNTI-E-35, pp.379-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02115309v1</w:t>
+                <w:t xml:space="preserve">hal-02140304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140304v1</w:t>
+                <w:t xml:space="preserve">halshs-02115309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiseNET: An indoor multi-camera multi-space dataset with contextual information and annotations for people detection and tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">Causal reasoning and symbolic relationships in Medieval Illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104654⟩</w:t>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue on Data Science and Digital Humanities @ EGC 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.4459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470552v1</w:t>
+                <w:t xml:space="preserve">hal-01762730v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal reasoning and symbolic relationships in Medieval Illuminations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Clouzot</w:t>
+                <w:t xml:space="preserve">WiseNET: An indoor multi-camera multi-space dataset with contextual information and annotations for people detection and tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marroquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Special Issue on Data Science and Digital Humanities @ EGC 2018, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.104654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jdmdh.4459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762730v5</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rule-based methodology to extract building model views</w:t>
+                <w:t xml:space="preserve">Scenario analysis, from BigData to black swan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarcisio Mendes De Farias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Marwan Batrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.03.035⟩</w:t>
+              <w:t xml:space="preserve">Computer Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.131 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosrev.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809100v1</w:t>
+                <w:t xml:space="preserve">hal-01860747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario analysis, from BigData to black swan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rule-based methodology to extract building model views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes De Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Batrouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.131 - 139. </w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.214 - 229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cosrev.2018.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2018.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860747v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for a Panoptes building: exploiting contextual information and smart camera network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Beetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWRL Rule-selection Methodology for Ontology Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2099,51 +2099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based Integration of Web Navigation for Dynamic User Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2194,51 +2194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic User Profiling for Digital Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2598,386 +2598,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermal Simulation Tool for Building and Its Interoperability through the Building Information Modeling (BIM) Platform</w:t>
+                <w:t xml:space="preserve">CAD data workflow toward the thermal simulation and visualization in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pere</w:t>
+                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
+                <w:t xml:space="preserve">Christian Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (2), pp.380-398. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings3020380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-013-0200-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861490v1</w:t>
+                <w:t xml:space="preserve">hal-00926987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Building Data on Construction Site for Virtual Renovation Works</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A Thermal Simulation Tool for Building and Its Interoperability through the Building Information Modeling (BIM) Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical, Electronics and Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.380-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings3020380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829204v1</w:t>
+                <w:t xml:space="preserve">hal-00861490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD data workflow toward the thermal simulation and visualization in virtual reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
+                <w:t xml:space="preserve">Bringing Building Data on Construction Site for Virtual Renovation Works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Garbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electrical, Electronics and Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (14), pp.737-747</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926987v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Objective True/False from Subjective Yes/No Semantic based on OWA and CWA</w:t>
               </w:r>
@@ -3195,334 +3195,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Logic To Query Semantic Graphs Using The Model Checking Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+                <w:t xml:space="preserve">SEMANTIC AND CONTEXTUAL APPROACH FOR THE RECOMMENDATION OF LEARNING MODULES IN MOBILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (7), http://www.ojs.academypublisher.com/index.php/jsw/article/view/jsw070714621472</w:t>
+              <w:t xml:space="preserve">ΙΕΕΕ Learning Technology Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (Issue 2), pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783744v1</w:t>
+                <w:t xml:space="preserve">hal-00743126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC AND CONTEXTUAL APPROACH FOR THE RECOMMENDATION OF LEARNING MODULES IN MOBILITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+                <w:t xml:space="preserve">From Unstructured 3D Point Clouds to Structured Knowledge - A Semantics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ΙΕΕΕ Learning Technology Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.Muhammad Tanvir Afzal, ISBN 978-953-51-0535-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/37633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743126v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Unstructured 3D Point Clouds to Structured Knowledge - A Semantics Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">Temporal Logic To Query Semantic Graphs Using The Model Checking Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), http://www.ojs.academypublisher.com/index.php/jsw/article/view/jsw070714621472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778533v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Base Approach for 3D Objects Detection in Point Clouds Using 3D Processing and Specialists Knowledge</w:t>
               </w:r>
@@ -3616,64 +3616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping SPARQL Query to temporal logic query based on NμSMV Model Checker to Query Semantic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3802,64 +3802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying Semantic Graphs With the Model Checker SPIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5122,90 +5122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology for Smart Viticulture: Integrating Inference Rules Based on Sensor Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5606,103 +5606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Univigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
@@ -5725,321 +5725,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise Knowledge Modeling, UML vs Ontology: Formal Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+                <w:t xml:space="preserve">Illumination3.0: A Semantic Annotation Platform Based on Ontology for Medieval Illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Clouzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 15th International Conference on Intelligent Computer Communication and Processing (ICCP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.231-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753707v1</w:t>
+                <w:t xml:space="preserve">hal-02329636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illumination3.0: A Semantic Annotation Platform Based on Ontology for Medieval Illuminations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibril Diarra</w:t>
+                <w:t xml:space="preserve">Enterprise Knowledge Modeling, UML vs Ontology: Formal Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mejhed Mkhinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Clouzot</w:t>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 15th International Conference on Intelligent Computer Communication and Processing (ICCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Cluj-Napoca, Romania. pp.127-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCP48234.2019.8959686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329636v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Monitoring System in Vineyards of the Burgundy Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Capri (Napoli), Italy. </w:t>
@@ -6077,64 +6077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Know Beyond Seeing: Combining Computer Vision with Semantic Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6172,90 +6172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards events ontology based on data sensors network for viticulture domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Belkaroui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,511 +6521,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative Study of the mobile learning approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauwels Pieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beetz Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference, MSPN 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_7⟩</w:t>
+              <w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Francisco United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2928294.2928303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484127v1</w:t>
+                <w:t xml:space="preserve">hal-01329400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying and reasoning over large scale building data sets: an outline of a performance benchmark</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative Study of the mobile learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Baccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neji Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Workshop on Semantic Big Data (SBD '16) ACM in conjunction with ACM SIGMOD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, San Francisco United States. </w:t>
+              <w:t xml:space="preserve">Second International Conference, MSPN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.76-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2928294.2928303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50463-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329400v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Federated Approach for Interoperating AEC/FM Ontologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">WiseNET: smart camera network combined with ontological reasoning for smart building management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marroquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDAC2016 - 4th Linked Data in Architecture and Construction Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329726v1</w:t>
+                <w:t xml:space="preserve">hal-01342886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiseNET: smart camera network combined with ontological reasoning for smart building management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">A Federated Approach for Interoperating AEC/FM Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">LDAC2016 - 4th Linked Data in Architecture and Construction Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342886v1</w:t>
+                <w:t xml:space="preserve">hal-01329726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS SEMANTIC INTEROPERABILITY FOR ENTERPRISE INFORMATION SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7063,90 +7063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseEye: A Platform to Manage and Experiment on Smart Camera Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7201,51 +7201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Web Approach for Building View Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7277,420 +7277,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+                <w:t xml:space="preserve">Comparative Study of the Mobile Learning Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Baccari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neji Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">e-LEOT 2nd EAI International Conference on e-Learning e-Education and Online Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Novedrate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199518v1</w:t>
+                <w:t xml:space="preserve">hal-01238370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of the Mobile Learning Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+                <w:t xml:space="preserve">A New Development Framework for Multi-Core Processor based Smart-Camera Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bobbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neji Mahmoud</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-LEOT 2nd EAI International Conference on e-Learning e-Education and Online Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Novedrate, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Architecture of Smart Cameras (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238370v1</w:t>
+                <w:t xml:space="preserve">hal-01231821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Development Framework for Multi-Core Processor based Smart-Camera Implementations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">Représentation sémantiquement riche d'évènements pour le domaine de la criminalistique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Darties</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Architecture of Smart Cameras (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231821v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COBieOWL, an OWL ontology based on COBie standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7849,51 +7849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMANTIC WEB TECHNOLOGIES FOR IMPLEMENTING COST-EFFECTIVE AND INTEROPERABLE BUILDING INFORMATION MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7944,51 +7944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IfcWoD, Semantically Adapting IFC Model Relations into OWL Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8039,51 +8039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic User Profile Mapping To Marketing Segments In A Big Data Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,51 +8134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOWLA, A Federated Architecture for Ontologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantically Adapting IFC Model Relations into OWL Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8305,623 +8305,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Une approche Web sémantique et combinatoire pour un système de recommandation sensible au contexte appliqué à l'apprentissage mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
+              <w:t xml:space="preserve">11 ème édition de l'atelier Fouille de Données Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14 èmes Journées Francophones, Extraction et Gestion des Connaissances, Jan 2014, Rennes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068809v1</w:t>
+                <w:t xml:space="preserve">hal-01238293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche Web sémantique et combinatoire pour un système de recommandation sensible au contexte appliqué à l'apprentissage mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+                <w:t xml:space="preserve">A Rule Based System for Semantical Enrichment of Building Information Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 ème édition de l'atelier Fouille de Données Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14 èmes Journées Francophones, Extraction et Gestion des Connaissances, Jan 2014, Rennes, France, France</w:t>
+              <w:t xml:space="preserve">RuleML 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238293v1</w:t>
+                <w:t xml:space="preserve">hal-01068809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+                <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Joint Intelligence &amp; Security Informatics Conference 2014 (IEEE JISIC2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, La Haye, Netherlands. pp.4</w:t>
+              <w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017212v1</w:t>
+                <w:t xml:space="preserve">hal-00978436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction et analyse sémantique de chronologies cybercriminelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Kechadi</w:t>
+                <w:t xml:space="preserve">Context-Aware Adaptive System For M- Learning Personalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.521-524</w:t>
+              <w:t xml:space="preserve">IE14 13 th International Conference on Informatics in Economy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941150v1</w:t>
+                <w:t xml:space="preserve">hal-01238330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMIC SEMANTIC USER PROFILING FROM IMPLICIT WEB NAVIGATION DATA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Roxin</w:t>
+                <w:t xml:space="preserve">Automatic Timeline Construction and Analysis For Computer Forensics Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.ISSN: 2247 - 1480</w:t>
+              <w:t xml:space="preserve">IEEE Joint Intelligence &amp; Security Informatics Conference 2014 (IEEE JISIC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, La Haye, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978436v1</w:t>
+                <w:t xml:space="preserve">hal-01017212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Adaptive System For M- Learning Personalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+                <w:t xml:space="preserve">Reconstruction et analyse sémantique de chronologies cybercriminelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kechadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE14 13 th International Conference on Informatics in Economy Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238330v1</w:t>
+                <w:t xml:space="preserve">hal-00941150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Formalized Knowledge Representation Model for Advanced Digital Forensics Timeline Analysis</w:t>
               </w:r>
@@ -9037,51 +9037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement sémantique d'un IFC pour une extraction partielle dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,51 +9158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9329,131 +9329,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+                <w:t xml:space="preserve">INTEGRATION OF THERMAL BUILDING SIMULATION AND VR TECHNIQUES FOR SUSTAINABLE BUILDING PROJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONFERE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, BIARRITZ, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869761v1</w:t>
+                <w:t xml:space="preserve">hal-00861506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation de parcours de formation dans un contexte mobile</w:t>
               </w:r>
@@ -9528,178 +9532,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRATION OF THERMAL BUILDING SIMULATION AND VR TECHNIQUES FOR SUSTAINABLE BUILDING PROJECTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Christophe Nicolle</w:t>
+                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp 442-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861506v1</w:t>
+                <w:t xml:space="preserve">hal-00869761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic, Behavior-Based User Profiling Using Semantic Web Technologies in a Big Data Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9879,64 +9879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment of Indoor Thermal Optimization of an Old Historic Building of Cluny through Digital Mock-up Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9974,77 +9974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10197,472 +10197,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based multiagent systems using Inductive Recommendations - A new approach to qualify building use during the Design phase</w:t>
+                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Béhé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Durif</w:t>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742904v1</w:t>
+                <w:t xml:space="preserve">hal-00778528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Ontology-based multiagent systems using Inductive Recommendations - A new approach to qualify building use during the Design phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Béhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
+              <w:t xml:space="preserve">12th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742907v2</w:t>
+                <w:t xml:space="preserve">hal-00742904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00778529v1</w:t>
+                <w:t xml:space="preserve">hal-00742907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain. pp.258 - 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778528v1</w:t>
+                <w:t xml:space="preserve">hal-00778529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 9-IM Topological Operators to Qualitative Spatial Relations using 3D Selective Nef Complexes and Logic Rules for bodies</w:t>
               </w:r>
@@ -10873,90 +10873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence d'une Representation 3d d'un Projet de Renovation de Batiment en Realite Augmentee Mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudi Nugraha Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Landrieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Merienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10988,912 +10988,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification de graphes sémantiques à l'aide du Model Checking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Qualifying Semantic graphs using Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme Forum des jeunes chercheurs (FJC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference On Innovations In Information Technology 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, United Arab Emirates. pp.1569402529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636774v1</w:t>
+                <w:t xml:space="preserve">hal-00618006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying Semantic graphs using Model Checking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+                <w:t xml:space="preserve">SEMANTIC MANAGEMENT OF INTELLIGENT MULTI-AGENTS SYSTEMS IN A 3D ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Béhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abder Koukam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Innovations In Information Technology 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, United Arab Emirates. pp.1569402529</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618006v1</w:t>
+                <w:t xml:space="preserve">hal-00612354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC MANAGEMENT OF INTELLIGENT MULTI-AGENTS SYSTEMS IN A 3D ENVIRONMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Béhé</w:t>
+                <w:t xml:space="preserve">Qualification de graphes sémantiques à l'aide du Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abder Koukam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">17eme Forum des jeunes chercheurs (FJC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612354v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils pour la vérification des Graphes Sémantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A new approach based on NμSMV Model to query semantic graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMFB (la Jeunesse Musulmane de France en Bourgogne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.24</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Information Processing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Ostrava, Czech Republic. pp.510-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620997v1</w:t>
+                <w:t xml:space="preserve">hal-00617975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVE3D: SEMANTIC AND MULTIMEDIA MERGING FOR FACILITY MANAGEMENT</w:t>
+                <w:t xml:space="preserve">INTEROPERABILITY BETWEEN GIS AND BIM - A Semantic-based Multi-Representation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mignard Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencioa, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">International conference on knowledge Management and information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612520v1</w:t>
+                <w:t xml:space="preserve">hal-00612484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach based on NμSMV Model to query semantic graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">SCALESEM : Evaluation of Semantic Graph based on Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Information Processing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Ostrava, Czech Republic. pp.510-524</w:t>
+              <w:t xml:space="preserve">7th International Conference on Web Information Systems and Technologies (WEBIST 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Netherlands. pp.395-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617975v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEROPERABILITY BETWEEN GIS AND BIM - A Semantic-based Multi-Representation Approach</w:t>
+                <w:t xml:space="preserve">A Graph-based Tool for the Translation of XML Data to OWL-DL Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on knowledge Management and information Sharing</w:t>
+              <w:t xml:space="preserve">International conference on knowledge engineering and Ontology Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612484v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALESEM : Evaluation of Semantic Graph based on Model Checking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Des outils pour la vérification des Graphes Sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Web Information Systems and Technologies (WEBIST 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Netherlands. pp.395-398</w:t>
+              <w:t xml:space="preserve">JMFB (la Jeunesse Musulmane de France en Bourgogne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617998v1</w:t>
+                <w:t xml:space="preserve">hal-00620997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based Tool for the Translation of XML Data to OWL-DL Ontologies</w:t>
+                <w:t xml:space="preserve">ACTIVE3D: SEMANTIC AND MULTIMEDIA MERGING FOR FACILITY MANAGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on knowledge engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">6th International conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencioa, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612490v1</w:t>
+                <w:t xml:space="preserve">hal-00612520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF2SPIN: Mapping Semantic Graphs to SPIN Model Checker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11931,51 +11931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifying Building Information Models with Multi-Agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Béhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12223,472 +12223,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of knowledge to support automatic object reconstruction from images and 3D data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Automatic Generation of a Semantic VRML Model from Unorganized 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Signals and Devices (SSD), 2011 8th International Multi-Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fifth International Conference on Advances in Semantic Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.35-41, 978-1-61208-175-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778709v1</w:t>
+                <w:t xml:space="preserve">hal-00778531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF2NμSMV: Mapping Semantic Graphs to NμSMV Model Checker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+                <w:t xml:space="preserve">From 3D Point Clouds To Semantic Objects An Ontology-Based Detection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Future Internet (AFIN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nice/Saint Laurent du Var, France. pp.5</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617722v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 3D Point Clouds To Semantic Objects An Ontology-Based Detection Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+                <w:t xml:space="preserve">RDF2NμSMV: Mapping Semantic Graphs to NμSMV Model Checker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.255-260</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Future Internet (AFIN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nice/Saint Laurent du Var, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778530v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Automatic Generation of a Semantic VRML Model from Unorganized 3D Point Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of knowledge to support automatic object reconstruction from images and 3D data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Marbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Advances in Semantic Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems, Signals and Devices (SSD), 2011 8th International Multi-Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chemnitz, Germany. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2011.5993558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778531v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ONTOLOGY-BASED APPROACH TO PROVIDE PERSONNALIZED RECOMMENDATIONS USING A STOCHASTIC ALGORITHM</w:t>
               </w:r>
@@ -13510,213 +13510,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Web-Services from RDBMS</w:t>
+                <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Newport Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSE.2002.1181597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875938v1</w:t>
+                <w:t xml:space="preserve">hal-01875662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
+                <w:t xml:space="preserve">Building Web-Services from RDBMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on Signal Processing and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSE.2002.1181597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875662v1</w:t>
+                <w:t xml:space="preserve">hal-01875938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cooperation of Information Systems</w:t>
               </w:r>
@@ -14051,103 +14051,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Belkaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigne et le vin. Transformation des filières et des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -14278,109 +14278,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Measures: A State of the Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Chabot</w:t>
+                <w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarcisio Mendes de Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orpelière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édité par Jean-Claude Bignon, Gilles Halin, Sylvain Kubicki. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Encyclopedia of Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGI Global, pp.10, 2014</w:t>
+              <w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, 334 p., 2014, Actes du 6ème Séminaire de Conception Architecturale Numérique, 9782814301719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955578v1</w:t>
+                <w:t xml:space="preserve">hal-01072014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Reconstruction: A State of the Art</w:t>
               </w:r>
@@ -14487,51 +14530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customizing Semantic Profiling for Digital Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anett Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14572,152 +14615,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement sémantique d'un fichier IFC pour une extraction partielle dynamique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Orpelière</w:t>
+                <w:t xml:space="preserve">Semantic Measures: A State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction(s) des maquettes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nancy, 334 p., 2014, Actes du 6ème Séminaire de Conception Architecturale Numérique, 9782814301719</w:t>
+              <w:t xml:space="preserve">The Encyclopedia of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.10, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072014v1</w:t>
+                <w:t xml:space="preserve">hal-00955578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a methodology for semantic and context-aware mobile learning</w:t>
               </w:r>
@@ -14811,51 +14811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIGA3D: Semantic Combination of IFC and GIS to support Urban Facilities Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mignard Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Dietter-Dorloff, Ivan Bedini and Ejub Kajan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Reserach of E-Business Standards and Protocols: Documents, Data and Advanced Web Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Group, pp.23, 2011</w:t>
@@ -15392,51 +15392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2024.100693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stephan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vachenc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05357569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mejhed Mkhinini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2019.100223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104654" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180298" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2015.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZV70Z3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha Bahar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Landrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3020380" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Garbaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-013-0200-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bazaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Brahim El-Vaigh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455869v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus Kampik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009382903780385" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi Haman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02753707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP48234.2019.8959686" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Baccari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49625-2_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matsushita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Nicolle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840605v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;h&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612484v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignard Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617722v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Vernet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935594v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955578v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876023v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663225v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Diarra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.14035" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2024.100693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05301282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stephan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vachenc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05357569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mejhed Mkhinini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2019.100223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.04.051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762730v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.4459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02470552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01860747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Batrouni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2018.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes De Farias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2018.03.035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180298" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Pauwels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio Mendes de Farias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Beetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2017.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K835FJRD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2015.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZV70Z3N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett Hoppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diin.2014.05.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha Bahar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Landrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-013-0200-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings3020380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00829204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudi Nugraha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Garbaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Yetongnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-471-2.ch014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bazaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh-Brahim El-Vaigh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455869v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04455810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03483536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02891161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotheus Kampik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009382903780385" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02337621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tchappi Haman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02753707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCP48234.2019.8959686" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01998679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Baccari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49625-2_23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677276v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Matsushita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Pieter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Chi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beetz Jakob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928303" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50463-6_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342886v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329726v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978436v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017212v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durif" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orpeli&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861506v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Nicolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_46" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LKP2Q219-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840605v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862155v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian B&#233;h&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617975v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignard Clement" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620997v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafiaa Koukam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00617722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746454v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Vernet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935594v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955527v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094420v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45550-0_47" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876023v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612352v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373122v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghidalia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>